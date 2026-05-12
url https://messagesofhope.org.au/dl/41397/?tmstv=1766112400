--- v0 (2026-02-10)
+++ v1 (2026-05-12)
@@ -1,114 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="666CB167" w14:textId="334C2D9F" w:rsidR="00E643E6" w:rsidRDefault="004076EE" w:rsidP="00E643E6">
+    <w:p w14:paraId="666CB167" w14:textId="72BB8E60" w:rsidR="00E643E6" w:rsidRDefault="004076EE" w:rsidP="00E643E6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk211414122"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16082F93" wp14:editId="51073640">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16082F93" wp14:editId="02043A81">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-457200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-457201</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7581900" cy="1370215"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:wrapNone/>
             <wp:docPr id="1663569274" name="Picture 5" descr="A blue and yellow rectangle with text&#10;&#10;Description automatically generated">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6376F9A9-D329-4C81-9C5B-75E5D879131C}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1663569274" name="Picture 5" descr="A blue and yellow rectangle with text&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7591598" cy="1371968"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -156,51 +155,51 @@
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52BE7BF9" w14:textId="77777777" w:rsidR="004076EE" w:rsidRDefault="004076EE" w:rsidP="000013E3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="586C2CF4" w14:textId="6BF93A2C" w:rsidR="00A35EAD" w:rsidRPr="00824347" w:rsidRDefault="57C34404" w:rsidP="000013E3">
+    <w:p w14:paraId="586C2CF4" w14:textId="1D5D7929" w:rsidR="00A35EAD" w:rsidRPr="00824347" w:rsidRDefault="57C34404" w:rsidP="000013E3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Dreaming Outloud Pro"/>
           <w:color w:val="0082CB"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61619759">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
@@ -245,824 +244,831 @@
           <w:color w:val="0082CB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="54AD3A44" w:rsidRPr="00824347">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="00F30309">
+      <w:r w:rsidR="00993AF0">
         <w:rPr>
           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Dreaming Outloud Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>February</w:t>
+        <w:t>May</w:t>
       </w:r>
       <w:r w:rsidR="47C4E4CB">
         <w:rPr>
           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Dreaming Outloud Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00140073">
         <w:rPr>
           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Dreaming Outloud Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025042CA" w14:textId="6A170A64" w:rsidR="00C7531A" w:rsidRPr="00824347" w:rsidRDefault="00C7531A">
+    <w:p w14:paraId="025042CA" w14:textId="1939E982" w:rsidR="00C7531A" w:rsidRPr="00824347" w:rsidRDefault="003F27B4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005255C7">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75B244F2" wp14:editId="73997180">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4810125</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>3853815</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1676400" cy="1852246"/>
+            <wp:effectExtent l="190500" t="190500" r="190500" b="186690"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1953033120" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="4971" t="11432" r="6172" b="10040"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1676400" cy="1852246"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:effectLst>
+                      <a:outerShdw blurRad="190500" algn="tl" rotWithShape="0">
+                        <a:srgbClr val="000000">
+                          <a:alpha val="70000"/>
+                        </a:srgbClr>
+                      </a:outerShdw>
+                    </a:effectLst>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2852"/>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="1984"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A60083" w:rsidRPr="0026293C" w14:paraId="48549667" w14:textId="77777777" w:rsidTr="14E5B20A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2852" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0082CB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7437B8D6" w14:textId="4DF0877B" w:rsidR="00A60083" w:rsidRPr="00B420E4" w:rsidRDefault="001F006B">
+          <w:p w14:paraId="7437B8D6" w14:textId="6C09025E" w:rsidR="00A60083" w:rsidRPr="00B420E4" w:rsidRDefault="00993AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> February</w:t>
+              <w:t>3 May</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18BADCB0" w14:textId="27D7E974" w:rsidR="00A60083" w:rsidRPr="00B420E4" w:rsidRDefault="00583ED0">
+          <w:p w14:paraId="18BADCB0" w14:textId="08CF73BE" w:rsidR="00A60083" w:rsidRPr="00B420E4" w:rsidRDefault="00993AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Welcoming </w:t>
+              <w:t xml:space="preserve">Asante </w:t>
             </w:r>
-            <w:r w:rsidR="0073252A">
+            <w:r w:rsidR="00713937">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>p</w:t>
+              <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>eople</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00713937">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>gratitude in giving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53B0FFDD" w14:textId="6DFCB46C" w:rsidR="00A60083" w:rsidRPr="00B420E4" w:rsidRDefault="00A60083" w:rsidP="0089044D">
+          <w:p w14:paraId="53B0FFDD" w14:textId="7860F8FC" w:rsidR="00A60083" w:rsidRPr="00B420E4" w:rsidRDefault="00A60083" w:rsidP="0089044D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk211414122"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00B420E4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="006D7C85">
+            <w:r w:rsidR="0010028D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Interview</w:t>
             </w:r>
             <w:r w:rsidRPr="00B420E4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A60083" w:rsidRPr="0026293C" w14:paraId="5054E9E3" w14:textId="77777777" w:rsidTr="14E5B20A">
         <w:trPr>
           <w:trHeight w:val="755"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="701AD471" w14:textId="6AA734EA" w:rsidR="00A60083" w:rsidRPr="00FA0E28" w:rsidRDefault="000855FC" w:rsidP="0067055F">
+          <w:p w14:paraId="701AD471" w14:textId="3CB0A7E0" w:rsidR="00A60083" w:rsidRPr="00FA0E28" w:rsidRDefault="00713937" w:rsidP="009939B8">
             <w:pPr>
               <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000855FC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>What is it really like to move to a foreign country? Hear Sarah and Liam’s journey as missionaries and how that shaped their view of being welcoming in Australia.</w:t>
+              <w:t xml:space="preserve">Hear Mary Obara, who works for Lutheran World Federation, share about </w:t>
+            </w:r>
+            <w:r w:rsidR="00375F98">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">her experience as an aid worker in Kenya and Somalia. Hear </w:t>
+            </w:r>
+            <w:r w:rsidR="003F25B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>how people in the midst of suffering find hope.</w:t>
+            </w:r>
+            <w:r w:rsidR="006661E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A35EAD" w:rsidRPr="0026293C" w14:paraId="7B2151A0" w14:textId="77777777" w:rsidTr="14E5B20A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2852" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0082CB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48467AC4" w14:textId="6A8F9C4D" w:rsidR="00A35EAD" w:rsidRPr="00B420E4" w:rsidRDefault="004352D3" w:rsidP="00C7531A">
+          <w:p w14:paraId="48467AC4" w14:textId="4B8B1F2A" w:rsidR="00A35EAD" w:rsidRPr="00B420E4" w:rsidRDefault="00AF3D70" w:rsidP="00C7531A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> February</w:t>
+              <w:t>10 May</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52E09E26" w14:textId="70E94CE8" w:rsidR="00A35EAD" w:rsidRPr="00B420E4" w:rsidRDefault="0073252A" w:rsidP="00C7531A">
+          <w:p w14:paraId="52E09E26" w14:textId="3BCA05CF" w:rsidR="00A35EAD" w:rsidRPr="00B420E4" w:rsidRDefault="00AF3D70" w:rsidP="00C7531A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>When in drought</w:t>
+              <w:t>Mums you don’t have to be perfect</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E1FF5B1" w14:textId="0C1E1A21" w:rsidR="00A35EAD" w:rsidRPr="00B420E4" w:rsidRDefault="00A35EAD" w:rsidP="0089044D">
+          <w:p w14:paraId="0E1FF5B1" w14:textId="1722D21B" w:rsidR="00A35EAD" w:rsidRPr="00B420E4" w:rsidRDefault="00A35EAD" w:rsidP="0089044D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B420E4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="0073252A">
+            <w:r w:rsidR="000966B6">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Interview</w:t>
+              <w:t>Discussion</w:t>
             </w:r>
             <w:r w:rsidRPr="00B420E4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB0610" w:rsidRPr="0026293C" w14:paraId="76D93810" w14:textId="77777777" w:rsidTr="14E5B20A">
         <w:trPr>
           <w:trHeight w:val="769"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D625D99" w14:textId="48665C8A" w:rsidR="00DB0610" w:rsidRPr="006A570A" w:rsidRDefault="000855FC" w:rsidP="006A570A">
+          <w:p w14:paraId="3D625D99" w14:textId="7D36FF23" w:rsidR="00DB0610" w:rsidRPr="006A570A" w:rsidRDefault="006B63D9" w:rsidP="006A570A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006B63D9">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">When faced with </w:t>
-[...23 lines deleted...]
-              <w:t>hope when the going gets tough.</w:t>
+              <w:t>As mothers, we often feel like we’re not doing a very good job, and that everyone else seems to have it all under control. Listen to Celia chat with Ali Hoopmann about what it means to be a mum – warts and all!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0026293C" w:rsidRPr="0026293C" w14:paraId="717A4325" w14:textId="77777777" w:rsidTr="14E5B20A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2852" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0082CB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01AD89E8" w14:textId="2F7E8CFC" w:rsidR="0026293C" w:rsidRPr="00B420E4" w:rsidRDefault="0073252A" w:rsidP="00C7531A">
+          <w:p w14:paraId="01AD89E8" w14:textId="4E0F1A42" w:rsidR="0026293C" w:rsidRPr="00B420E4" w:rsidRDefault="0010028D" w:rsidP="00C7531A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>15</w:t>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> February</w:t>
+              <w:t>17 May</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79903C28" w14:textId="4B96D31A" w:rsidR="0026293C" w:rsidRPr="00B420E4" w:rsidRDefault="0073252A" w:rsidP="14E5B20A">
+          <w:p w14:paraId="79903C28" w14:textId="77B6A585" w:rsidR="0026293C" w:rsidRPr="00B420E4" w:rsidRDefault="006B63D9" w:rsidP="14E5B20A">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>The little things</w:t>
+              <w:t>Toxic anger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D60B130" w14:textId="390D4641" w:rsidR="0026293C" w:rsidRPr="00B420E4" w:rsidRDefault="0026293C" w:rsidP="0089044D">
+          <w:p w14:paraId="2D60B130" w14:textId="32C2C251" w:rsidR="0026293C" w:rsidRPr="00B420E4" w:rsidRDefault="0026293C" w:rsidP="0089044D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B420E4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00D14708">
+            <w:r w:rsidR="006B63D9">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Interview</w:t>
+              <w:t>James Winderlich</w:t>
             </w:r>
             <w:r w:rsidRPr="00B420E4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC0F56" w:rsidRPr="00BC0F56" w14:paraId="05F0937B" w14:textId="77777777" w:rsidTr="14E5B20A">
         <w:trPr>
           <w:trHeight w:val="714"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16FD13E2" w14:textId="31A42F98" w:rsidR="00BC0F56" w:rsidRPr="00BC0F56" w:rsidRDefault="005B3637" w:rsidP="00BC0F56">
+          <w:p w14:paraId="16FD13E2" w14:textId="56C35AC0" w:rsidR="00BC0F56" w:rsidRPr="00BC0F56" w:rsidRDefault="00CC6F15" w:rsidP="00BC0F56">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B3637">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Stella, a couples counsellor, shares about what it takes to keep a relationship strong, especially after the honeymoon period is over.</w:t>
+              <w:t xml:space="preserve">Hear James Winderlich reflect on anger. </w:t>
+            </w:r>
+            <w:r w:rsidR="006346F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>What can we do when anger gets out of control? Can we get something positive out of anger?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C7531A" w:rsidRPr="00C7531A" w14:paraId="069CCD58" w14:textId="77777777" w:rsidTr="14E5B20A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2852" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0082CB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16E7FA6F" w14:textId="5C2ED78E" w:rsidR="00C7531A" w:rsidRPr="00B420E4" w:rsidRDefault="00BC5B41" w:rsidP="00CA12FA">
+          <w:p w14:paraId="16E7FA6F" w14:textId="35B79AF1" w:rsidR="00C7531A" w:rsidRPr="00B420E4" w:rsidRDefault="006346F9" w:rsidP="00CA12FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>22</w:t>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> February</w:t>
+              <w:t>24 May</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C7F3895" w14:textId="0ABE57B7" w:rsidR="00C7531A" w:rsidRPr="00B420E4" w:rsidRDefault="00BC5B41" w:rsidP="00CA12FA">
+          <w:p w14:paraId="5C7F3895" w14:textId="5841A93D" w:rsidR="00C7531A" w:rsidRPr="00B420E4" w:rsidRDefault="006346F9" w:rsidP="00CA12FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006346F9">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Chronic pain</w:t>
+              <w:t>Family and ability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17AA982E" w14:textId="0FB1670C" w:rsidR="00C7531A" w:rsidRPr="00B420E4" w:rsidRDefault="00C7531A" w:rsidP="0089044D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B420E4">
@@ -1079,1013 +1085,1151 @@
             <w:r w:rsidR="00D14708">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Interview</w:t>
             </w:r>
             <w:r w:rsidRPr="00B420E4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00670B65" w:rsidRPr="00670B65" w14:paraId="3203BAB8" w14:textId="77777777" w:rsidTr="14E5B20A">
+      <w:tr w:rsidR="00670B65" w:rsidRPr="00670B65" w14:paraId="3203BAB8" w14:textId="77777777" w:rsidTr="00D76D30">
+        <w:trPr>
+          <w:trHeight w:val="683"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10064" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="487E5806" w14:textId="45BB4067" w:rsidR="00670B65" w:rsidRPr="00C03041" w:rsidRDefault="006346F9" w:rsidP="00670B65">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raising a child with a disability can be tough. Hear Bart’s story of how his family </w:t>
+            </w:r>
+            <w:r w:rsidR="00D74F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>embraced their son’s abilities and focussed on the positives in challenging times.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465E82" w:rsidRPr="00C7531A" w14:paraId="6A1A2225" w14:textId="77777777" w:rsidTr="00CF1466">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0082CB"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B38435" w14:textId="3668F020" w:rsidR="00465E82" w:rsidRPr="00B420E4" w:rsidRDefault="00465E82" w:rsidP="00CF1466">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> May</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE3DC18" w14:textId="60F743F7" w:rsidR="00465E82" w:rsidRPr="00B420E4" w:rsidRDefault="00465E82" w:rsidP="00CF1466">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00465E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>I don’t agree</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="567F3B7E" w14:textId="60200191" w:rsidR="00465E82" w:rsidRPr="00B420E4" w:rsidRDefault="00465E82" w:rsidP="00CF1466">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B420E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="000966B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Discussion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B420E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00465E82" w:rsidRPr="00670B65" w14:paraId="24E42D80" w14:textId="77777777" w:rsidTr="00CF1466">
+        <w:trPr>
+          <w:trHeight w:val="683"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10064" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="079CC953" w14:textId="77777777" w:rsidR="00465E82" w:rsidRPr="00C03041" w:rsidRDefault="00465E82" w:rsidP="00CF1466">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Raising a child with a disability can be tough. Hear Bart’s story of how his family embraced their son’s abilities and focussed on the positives in challenging times.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D76D30" w:rsidRPr="00670B65" w14:paraId="73B60ED2" w14:textId="77777777" w:rsidTr="14E5B20A">
         <w:trPr>
           <w:trHeight w:val="927"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="487E5806" w14:textId="4172CFB8" w:rsidR="00670B65" w:rsidRPr="00C03041" w:rsidRDefault="00670B65" w:rsidP="00670B65">
+          <w:p w14:paraId="4C3B16E0" w14:textId="06CD9E2D" w:rsidR="00D74F89" w:rsidRDefault="00D74F89" w:rsidP="00670B65">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00670B65">
+          </w:p>
+          <w:p w14:paraId="14C8BAE1" w14:textId="3422478B" w:rsidR="00D76D30" w:rsidRPr="00670B65" w:rsidRDefault="00095CEF" w:rsidP="00670B65">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>How do you cope with pain that never goes away? Stephen and Therese share their journey of managing chronic pain, and how it’s affected their relationship, lifestyle and purpose in life.</w:t>
-[...141 lines deleted...]
-                      <wps:txbx>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D3A4EB6" wp14:editId="4CABD04F">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="margin">
+                        <wp:posOffset>-158750</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>263525</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="4800600" cy="2076450"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="668535638" name="Rounded Rectangle 2">
+                        <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{159B6868-AC12-4510-ACF7-CDBAEC26AD51}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </wp:docPr>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="4800600" cy="2076450"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="roundRect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="19050">
+                                <a:solidFill>
+                                  <a:srgbClr val="B5BE00"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="34E8B094" w14:textId="6AE13608" w:rsidR="00044162" w:rsidRDefault="00A52E07" w:rsidP="00F71A14">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="B5BE00"/>
+                                      <w:sz w:val="40"/>
+                                      <w:szCs w:val="40"/>
+                                      <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                        <w14:noFill/>
+                                        <w14:prstDash w14:val="solid"/>
+                                        <w14:bevel/>
+                                      </w14:textOutline>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="B5BE00"/>
+                                      <w:sz w:val="40"/>
+                                      <w:szCs w:val="40"/>
+                                      <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                        <w14:noFill/>
+                                        <w14:prstDash w14:val="solid"/>
+                                        <w14:bevel/>
+                                      </w14:textOutline>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Calendar competition </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="001D1145">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="B5BE00"/>
+                                      <w:sz w:val="40"/>
+                                      <w:szCs w:val="40"/>
+                                      <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                        <w14:noFill/>
+                                        <w14:prstDash w14:val="solid"/>
+                                        <w14:bevel/>
+                                      </w14:textOutline>
+                                    </w:rPr>
+                                    <w:t>– entries closing soon</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="B5BE00"/>
+                                      <w:sz w:val="40"/>
+                                      <w:szCs w:val="40"/>
+                                      <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                        <w14:noFill/>
+                                        <w14:prstDash w14:val="solid"/>
+                                        <w14:bevel/>
+                                      </w14:textOutline>
+                                    </w:rPr>
+                                    <w:t>!</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="2FD0B914" w14:textId="7C7BB2D3" w:rsidR="00044162" w:rsidRPr="00044162" w:rsidRDefault="001D1145" w:rsidP="00044162">
+                                  <w:pPr>
+                                    <w:spacing w:before="120"/>
+                                    <w:ind w:right="70"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Last chance to enter the Lutheran Media 2027 Calendar competition</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="0011191C">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>!</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="4C72D775" w14:textId="1D4F1BB6" w:rsidR="00CC392C" w:rsidRDefault="004753F7" w:rsidP="00C87888">
+                                  <w:pPr>
+                                    <w:spacing w:before="120" w:after="120"/>
+                                    <w:ind w:right="70"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">If you have an inspiring and original image you’d like to see featured in our 2027 calendar, </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00CC392C">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">send in your entry </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="003B5297">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>via our website</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00CC392C">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>:</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00661152">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:hyperlink r:id="rId11" w:history="1">
+                                    <w:r w:rsidR="003B5297" w:rsidRPr="008E08AA">
+                                      <w:rPr>
+                                        <w:rStyle w:val="Hyperlink"/>
+                                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>https://lutheranmedia.org.au/calendar-competition/</w:t>
+                                    </w:r>
+                                  </w:hyperlink>
+                                  <w:r w:rsidR="003B5297">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="207B8480" w14:textId="4305668B" w:rsidR="0020153F" w:rsidRDefault="00CC392C" w:rsidP="00C87888">
+                                  <w:pPr>
+                                    <w:spacing w:before="120" w:after="120"/>
+                                    <w:ind w:right="70"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">The top 3 images receive a cash prize, </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00584ABC">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>and successful entries will be chosen to feature</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00C87888">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="002B6B84">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>throughout the monthly calendar images.</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="2A02F472" w14:textId="1B42998D" w:rsidR="002B6B84" w:rsidRDefault="002B6B84" w:rsidP="00C87888">
+                                  <w:pPr>
+                                    <w:spacing w:before="120" w:after="120"/>
+                                    <w:ind w:right="70"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">See terms and conditions </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00E356B3">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">to ensure your photo is suitable. </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="003B5297">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:br/>
+                                  </w:r>
+                                  <w:r w:rsidR="00E356B3">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Entries close </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="004109E7">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>31</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="009879AB">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="004109E7">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>May 2026.</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00E356B3">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="52407211" w14:textId="77777777" w:rsidR="002B1024" w:rsidRDefault="002B1024" w:rsidP="00C87888">
+                                  <w:pPr>
+                                    <w:spacing w:before="120" w:after="120"/>
+                                    <w:ind w:right="70"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:roundrect w14:anchorId="4D3A4EB6" id="Rounded Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.5pt;margin-top:20.75pt;width:378pt;height:163.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6g/MSkAIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+0ESR9BnSJt12FA&#10;0RZth54VWYoFyKImKbGzXz9KfiToih2GXWTKJD+Sn0heXrW1JjvhvAJT0MlJTokwHEplNgX98Xr3&#10;5ZwSH5gpmQYjCroXnl4tP3+6bOxCTKECXQpHEMT4RWMLWoVgF1nmeSVq5k/ACoNKCa5mAa9uk5WO&#10;NYhe62ya56dZA660DrjwHv/edkq6TPhSCh4epfQiEF1QzC2k06VzHc9seckWG8dspXifBvuHLGqm&#10;DAYdoW5ZYGTr1B9QteIOPMhwwqHOQErFRaoBq5nk76p5qZgVqRYkx9uRJv//YPnD7sU+OaShsX7h&#10;UYxVtNLV8Yv5kTaRtR/JEm0gHH/OzpH+HDnlqJvmZ6ezeaIzO7hb58M3ATWJQkEdbE35jE+SmGK7&#10;ex8wLtoPdjGkgTuldXoWbUiDPXWRI3BUedCqjNp0cZv1jXZkx/Blr+fXXzGVDu3IDLG1wRCH2pIU&#10;9lpEDG2ehSSqxGqmXYTYdmKEZZwLEyadqmKl6KJN5vkh2OCRCkmAEVliliN2DzBYdiADdpdzbx9d&#10;Rera0bkv/W/Oo0eKDCaMzrUy4D6qTGNVfeTOfiCpoyayFNp1iyZRXEO5f3LEQTc+3vI7hS96z3x4&#10;Yg7nBbsAd0B4xENqwEeDXqKkAvfro//RHtsYtZQ0OH8F9T+3zAlK9HeDDX4xmc3iwKbLbH42xYs7&#10;1qyPNWZb3wA2wgS3jeVJjPZBD6J0UL/hqljFqKhihmPsgvLghstN6PYCLhsuVqtkhkNqWbg3L5ZH&#10;8EhwbNbX9o0527d1wIl4gGFW2eJdY3e20dPAahtAqtT1B1576nHAUw/1yyhukON7sjqszOVvAAAA&#10;//8DAFBLAwQUAAYACAAAACEA11Uwp+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF&#10;7yb+h82YeGsXitAGGRrTpInxYqz+gAFWQHdnCbu04K93Pdnjm/fy5nvFfjZanNXoessI8ToCobi2&#10;Tc8twsf7cbUD4TxxQ9qyQliUg315e1NQ3tgLv6nzybcilLDLCaHzfsildHWnDLm1HRQH79OOhnyQ&#10;YyubkS6h3Gi5iaJMGuo5fOhoUIdO1d+nySC8ftXLsk3b6vCTTEeK9MvzzBni/d389AjCq9n/h+EP&#10;P6BDGZgqO3HjhEZYbdKwxSM8xCmIENgmcThUCEm2S0GWhbyeUP4CAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA+oPzEpACAAB6BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA11Uwp+AAAAAKAQAADwAAAAAAAAAAAAAAAADqBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAPcFAAAAAA==&#10;" filled="f" strokecolor="#b5be00" strokeweight="1.5pt">
+                      <v:stroke joinstyle="miter"/>
+                      <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="34E8B094" w14:textId="764C931F" w:rsidR="00044162" w:rsidRDefault="00FD7F76" w:rsidP="00F71A14">
+                          <w:p w14:paraId="34E8B094" w14:textId="6AE13608" w:rsidR="00044162" w:rsidRDefault="00A52E07" w:rsidP="00F71A14">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="B5BE00"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="B5BE00"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t>Greeting</w:t>
+                              <w:t xml:space="preserve">Calendar competition </w:t>
                             </w:r>
-                            <w:r w:rsidR="00A15A8E">
+                            <w:r w:rsidR="001D1145">
                               <w:rPr>
                                 <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="B5BE00"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t>s – send with love!</w:t>
+                              <w:t>– entries closing soon</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="B5BE00"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:bevel/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>!</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2FD0B914" w14:textId="392324E7" w:rsidR="00044162" w:rsidRPr="00044162" w:rsidRDefault="00A15A8E" w:rsidP="00044162">
+                          <w:p w14:paraId="2FD0B914" w14:textId="7C7BB2D3" w:rsidR="00044162" w:rsidRPr="00044162" w:rsidRDefault="001D1145" w:rsidP="00044162">
                             <w:pPr>
                               <w:spacing w:before="120"/>
                               <w:ind w:right="70"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Have you seen our new</w:t>
+                              <w:t>Last chance to enter the Lutheran Media 2027 Calendar competition</w:t>
                             </w:r>
-                            <w:r w:rsidR="007D116D">
+                            <w:r w:rsidR="0011191C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> edition of greeting cards?</w:t>
+                              <w:t>!</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0168F744" w14:textId="0CE679BC" w:rsidR="00997009" w:rsidRDefault="007D116D" w:rsidP="00044162">
+                          <w:p w14:paraId="4C72D775" w14:textId="1D4F1BB6" w:rsidR="00CC392C" w:rsidRDefault="004753F7" w:rsidP="00C87888">
                             <w:pPr>
                               <w:spacing w:before="120" w:after="120"/>
                               <w:ind w:right="70"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">With inspiring images from around Australia, they are an ideal </w:t>
+                              <w:t xml:space="preserve">If you have an inspiring and original image you’d like to see featured in our 2027 calendar, </w:t>
                             </w:r>
-                            <w:r w:rsidR="00E81D4B">
+                            <w:r w:rsidR="00CC392C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">way to send messages of encouragement, </w:t>
+                              <w:t xml:space="preserve">send in your entry </w:t>
                             </w:r>
-                            <w:r w:rsidR="00C03A0B">
+                            <w:r w:rsidR="003B5297">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>support</w:t>
+                              <w:t>via our website</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E81D4B">
+                            <w:r w:rsidR="00CC392C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>,</w:t>
+                              <w:t>:</w:t>
                             </w:r>
-                            <w:r w:rsidR="00861B42">
+                            <w:r w:rsidR="00661152">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="0094107C">
+                            <w:hyperlink r:id="rId12" w:history="1">
+                              <w:r w:rsidR="003B5297" w:rsidRPr="008E08AA">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>https://lutheranmedia.org.au/calendar-competition/</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="003B5297">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">for </w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve"> or simply to say hello.</w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="08CF077F" w14:textId="09FE9610" w:rsidR="00C03A0B" w:rsidRDefault="00C03A0B" w:rsidP="00044162">
+                          <w:p w14:paraId="207B8480" w14:textId="4305668B" w:rsidR="0020153F" w:rsidRDefault="00CC392C" w:rsidP="00C87888">
                             <w:pPr>
                               <w:spacing w:before="120" w:after="120"/>
                               <w:ind w:right="70"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">There are two packs available with </w:t>
+                              <w:t xml:space="preserve">The top 3 images receive a cash prize, </w:t>
                             </w:r>
-                            <w:r w:rsidR="00683ED1">
+                            <w:r w:rsidR="00584ABC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>five cards in each pack. Available now for $5 per pack.</w:t>
+                              <w:t>and successful entries will be chosen to feature</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C87888">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="002B6B84">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>throughout the monthly calendar images.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="207B8480" w14:textId="3F516236" w:rsidR="0020153F" w:rsidRDefault="00683ED1" w:rsidP="00044162">
+                          <w:p w14:paraId="2A02F472" w14:textId="1B42998D" w:rsidR="002B6B84" w:rsidRDefault="002B6B84" w:rsidP="00C87888">
                             <w:pPr>
                               <w:spacing w:before="120" w:after="120"/>
                               <w:ind w:right="70"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Order</w:t>
+                              <w:t xml:space="preserve">See terms and conditions </w:t>
                             </w:r>
-                            <w:r w:rsidR="00CC217C">
+                            <w:r w:rsidR="00E356B3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> through our online store</w:t>
+                              <w:t xml:space="preserve">to ensure your photo is suitable. </w:t>
                             </w:r>
-                            <w:r w:rsidR="000A1637">
+                            <w:r w:rsidR="003B5297">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidR="00E356B3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Entries close </w:t>
+                            </w:r>
+                            <w:r w:rsidR="004109E7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>31</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009879AB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId10" w:history="1">
-[...10 lines deleted...]
-                            <w:r w:rsidR="00A47370">
+                            <w:r w:rsidR="004109E7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t>May 2026.</w:t>
                             </w:r>
-                            <w:r w:rsidR="00CC217C">
-[...8 lines deleted...]
-                            <w:r w:rsidR="00282133">
+                            <w:r w:rsidR="00E356B3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
+                          <w:p w14:paraId="52407211" w14:textId="77777777" w:rsidR="002B1024" w:rsidRDefault="002B1024" w:rsidP="00C87888">
+                            <w:pPr>
+                              <w:spacing w:before="120" w:after="120"/>
+                              <w:ind w:right="70"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
                         </w:txbxContent>
-                      </wps:txbx>
-[...312 lines deleted...]
-    <w:p w14:paraId="4F5BE19F" w14:textId="760AD98E" w:rsidR="003C1589" w:rsidRPr="003C1589" w:rsidRDefault="003C1589" w:rsidP="003C1589">
+                      </v:textbox>
+                      <w10:wrap anchorx="margin"/>
+                    </v:roundrect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5910ACD2" w14:textId="0CE5E5F8" w:rsidR="00714BC2" w:rsidRDefault="00714BC2"/>
+    <w:p w14:paraId="743E790D" w14:textId="1815B6AF" w:rsidR="00A35EAD" w:rsidRDefault="00A35EAD"/>
+    <w:p w14:paraId="0943B907" w14:textId="548F5F5E" w:rsidR="00A97869" w:rsidRDefault="00A97869"/>
+    <w:p w14:paraId="4FDFD211" w14:textId="7F52A1A8" w:rsidR="00A0480A" w:rsidRPr="00A0480A" w:rsidRDefault="00A0480A" w:rsidP="00A0480A"/>
+    <w:p w14:paraId="236F908B" w14:textId="5014918C" w:rsidR="00010AA7" w:rsidRPr="00010AA7" w:rsidRDefault="00010AA7" w:rsidP="00010AA7"/>
+    <w:p w14:paraId="530BF8A4" w14:textId="6B4A8659" w:rsidR="005255C7" w:rsidRPr="005255C7" w:rsidRDefault="005255C7" w:rsidP="005255C7"/>
+    <w:p w14:paraId="4362C642" w14:textId="23CE5942" w:rsidR="00CE207F" w:rsidRDefault="00CE207F"/>
+    <w:p w14:paraId="63C7A51C" w14:textId="72108166" w:rsidR="00CE207F" w:rsidRDefault="00CE207F"/>
+    <w:p w14:paraId="4F5BE19F" w14:textId="2FBFA441" w:rsidR="003C1589" w:rsidRPr="003C1589" w:rsidRDefault="003C1589" w:rsidP="003C1589">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="117B389E" w14:textId="1CA62052" w:rsidR="00A35EAD" w:rsidRDefault="00A35EAD" w:rsidP="00533CF8">
+    <w:p w14:paraId="117B389E" w14:textId="44DCD76F" w:rsidR="00A35EAD" w:rsidRDefault="00A35EAD" w:rsidP="00533CF8">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0486241C" w14:textId="7AB656C9" w:rsidR="00AE5BE0" w:rsidRDefault="00AE5BE0"/>
+    <w:p w14:paraId="0486241C" w14:textId="0136D9E7" w:rsidR="00AE5BE0" w:rsidRDefault="00AE5BE0"/>
     <w:p w14:paraId="23478BB7" w14:textId="464F06CE" w:rsidR="00A34CF5" w:rsidRDefault="00A34CF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29622579" w14:textId="5EED492C" w:rsidR="00A34CF5" w:rsidRDefault="00A34CF5" w:rsidP="00F00239">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4364BC8D" w14:textId="05C44DB6" w:rsidR="00C172E7" w:rsidRPr="00C172E7" w:rsidRDefault="00C172E7" w:rsidP="00C172E7">
+    <w:p w14:paraId="2A7D76B7" w14:textId="5EA6C94A" w:rsidR="008D4685" w:rsidRPr="008D4685" w:rsidRDefault="008D4685" w:rsidP="008D4685">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DE88B76" w14:textId="4E02C6DA" w:rsidR="00E65972" w:rsidRPr="00E65972" w:rsidRDefault="00E65972" w:rsidP="00E65972">
+    <w:p w14:paraId="7EE11166" w14:textId="133EC4A7" w:rsidR="00330D8C" w:rsidRPr="00330D8C" w:rsidRDefault="00330D8C" w:rsidP="00330D8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A7D76B7" w14:textId="2B3CBF01" w:rsidR="008D4685" w:rsidRPr="008D4685" w:rsidRDefault="008D4685" w:rsidP="008D4685">
-[...101 lines deleted...]
-    <w:p w14:paraId="4D30E670" w14:textId="5DDACF19" w:rsidR="00FA0E28" w:rsidRDefault="00FE62D8">
+    <w:p w14:paraId="6BEDBDA0" w14:textId="4276502C" w:rsidR="00CC0907" w:rsidRPr="00CC0907" w:rsidRDefault="00643ABE" w:rsidP="00CC0907">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74A50F05" wp14:editId="2E47CBEC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74A50F05" wp14:editId="528F508F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>center</wp:align>
+                  <wp:posOffset>409575</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>99501</wp:posOffset>
+                  <wp:posOffset>7620</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5816600" cy="1619250"/>
+                <wp:extent cx="5816600" cy="1828800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="966664474" name="Rounded Rectangle 2">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E30855C-BA3F-4F60-A9CF-115DC46EB7D8}"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5816600" cy="1619250"/>
+                          <a:ext cx="5816600" cy="1828800"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="bg1">
                             <a:lumMod val="65000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="19050">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
@@ -2107,850 +2251,986 @@
                                 <w:szCs w:val="48"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F70E4E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="48"/>
                                 <w:szCs w:val="48"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>Prayer Requests</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="63E09204" w14:textId="0E4544E1" w:rsidR="000B2E16" w:rsidRPr="00B420E4" w:rsidRDefault="009F2934" w:rsidP="003B255C">
+                          <w:p w14:paraId="63E09204" w14:textId="63CDF863" w:rsidR="000B2E16" w:rsidRPr="00B420E4" w:rsidRDefault="009F2934" w:rsidP="003B255C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="714" w:hanging="357"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve">For </w:t>
                             </w:r>
-                            <w:r w:rsidR="00184738">
+                            <w:r w:rsidR="001D1145">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t>new immigrants to find a place of welcome and belonging</w:t>
+                              <w:t>aid workers caring for refugees and people in crisis</w:t>
                             </w:r>
                             <w:r w:rsidR="000B2E16" w:rsidRPr="00B420E4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4877909C" w14:textId="1DF49B60" w:rsidR="003412DF" w:rsidRDefault="00FB3E50" w:rsidP="003B255C">
+                          <w:p w14:paraId="4877909C" w14:textId="65E92A12" w:rsidR="003412DF" w:rsidRDefault="00FB3E50" w:rsidP="003B255C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="714" w:hanging="357"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve">For </w:t>
                             </w:r>
-                            <w:r w:rsidR="002C5DDB">
+                            <w:r w:rsidR="001D1145">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t>farming communities facing challenges</w:t>
+                              <w:t>the blessing of mums and those who care for us</w:t>
                             </w:r>
                             <w:r w:rsidR="003412DF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="00DFCC39" w14:textId="2173C5F3" w:rsidR="003412DF" w:rsidRDefault="00D24352" w:rsidP="003412DF">
+                          <w:p w14:paraId="00DFCC39" w14:textId="14A7C8FA" w:rsidR="003412DF" w:rsidRDefault="00D24352" w:rsidP="003412DF">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="714" w:hanging="357"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve">For </w:t>
                             </w:r>
-                            <w:r w:rsidR="00CB2C76">
+                            <w:r w:rsidR="001D1145">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t>relationships in need</w:t>
+                              <w:t>people struggling with anger</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="0005150F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="027CFCE4" w14:textId="58BFD150" w:rsidR="003412DF" w:rsidRPr="0091165F" w:rsidRDefault="005759FC" w:rsidP="00BA6D5F">
+                          <w:p w14:paraId="03EA2550" w14:textId="571E2C49" w:rsidR="007048A2" w:rsidRDefault="007048A2" w:rsidP="003412DF">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="714" w:hanging="357"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0091165F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve">For </w:t>
                             </w:r>
-                            <w:r w:rsidR="00B27A2A">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t xml:space="preserve">people </w:t>
+                              <w:t>families of children living with a disability</w:t>
                             </w:r>
-                            <w:r w:rsidR="00CB2C76">
-[...15 lines deleted...]
-                            <w:r w:rsidR="0071731D" w:rsidRPr="0091165F">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1B0D44A2" w14:textId="77777777" w:rsidR="000B2E16" w:rsidRPr="00B420E4" w:rsidRDefault="000B2E16" w:rsidP="00214CEE">
+                          <w:p w14:paraId="1B0D44A2" w14:textId="4A146C39" w:rsidR="000B2E16" w:rsidRDefault="00577FA2" w:rsidP="00214CEE">
                             <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+                              <w:ind w:left="714" w:hanging="357"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:bevel/>
+                                </w14:textOutline>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:bevel/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>For relationships in conflict that they may find peace and resolution</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00643ABE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:bevel/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="769A31F1" w14:textId="77777777" w:rsidR="007048A2" w:rsidRPr="007048A2" w:rsidRDefault="007048A2" w:rsidP="007048A2">
+                            <w:pPr>
+                              <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="74A50F05" id="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:7.85pt;width:458pt;height:127.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfVHtmnQIAAKQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDJmuDOkXQosOA&#10;rg3aDj0rshQbkEVNUmJnXz9Kcpy2ay/DLrYoko/kE8mLy75VZCesa0CXtDjJKRGaQ9XoTUl/Pt18&#10;OaPEeaYrpkCLku6Fo5eLz58uOjMXE6hBVcISBNFu3pmS1t6beZY5XouWuRMwQqNSgm2ZR9Fussqy&#10;DtFblU3yfJZ1YCtjgQvn8PY6Keki4kspuL+X0glPVEkxNx+/Nn7X4ZstLth8Y5mpGz6kwf4hi5Y1&#10;GoOOUNfMM7K1zV9QbcMtOJD+hEObgZQNF7EGrKbI31TzWDMjYi1IjjMjTe7/wfK73aNZWaShM27u&#10;8Biq6KVtwx/zI30kaz+SJXpPOF5Oz4rZLEdOOeqKWXE+mUY6s6O7sc5/E9CScCipha2uHvBJIlNs&#10;d+s8xkX7g10I6UA11U2jVBRCG4grZcmO4QOuN0V0Vdv2B1TpbjbNMYmEE7smmEfUV0hKkw7TPM8x&#10;yYCsIcRIbkqj/bH8ePJ7JYKd0g9CkqbCgifRcYyRwjPOhfYpLVezSqTr4sOsImBAlhh/xB4AXpd7&#10;wE5ZDvbBVcTGHp1TRR8klpxHjxgZtB+d20aDfa8yhVUNkZP9gaRETWDJ9+seuUFeg2W4WUO1X1li&#10;IQ2aM/ymwbe/Zc6vmMXJwn7BbeHv8SMV4JPAcKKkBvv7vftgjw2PWko6nNSSul9bZgUl6rvGUTgv&#10;Tk/DaEfhdPp1goJ9qVm/1OhtewXYSwXuJcPjMdh7dThKC+0zLpVliIoqpjnGLin39iBc+bRBcC1x&#10;sVxGMxxnw/ytfjQ8gAeeQ1s/9c/MmmEAPM7OHRymms3fjECyDZ4allsPsonzceR1eAFcBbHBh7UV&#10;ds1LOVodl+viDwAAAP//AwBQSwMEFAAGAAgAAAAhAEg2X3fcAAAABwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNyo3SKaEuJUCAmQOFRKQerVjZckYK+t2G3Tv2c5wXFnVjNvqvXk&#10;nTjimIZAGuYzBQKpDXagTsPH+/PNCkTKhqxxgVDDGROs68uLypQ2nKjB4zZ3gkMolUZDn3MspUxt&#10;j96kWYhI7H2G0ZvM59hJO5oTh3snF0otpTcDcUNvIj712H5vD55Lwtft66ad3Jt9iUpG35w3u0br&#10;66vp8QFExin/PcMvPqNDzUz7cCCbhNPAQzKrdwUIdu/nSxb2GhaFKkDWlfzPX/8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAH1R7Zp0CAACkBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEASDZfd9wAAAAHAQAADwAAAAAAAAAAAAAAAAD3BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;" fillcolor="#a5a5a5 [2092]" stroked="f" strokeweight="1.5pt">
+              <v:roundrect w14:anchorId="74A50F05" id="_x0000_s1027" style="position:absolute;margin-left:32.25pt;margin-top:.6pt;width:458pt;height:2in;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBS62IVmgIAAKQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDJkuDOkXQosOA&#10;ri3aDj0rshQbkEVNUmJnXz9Kcpy2ay/DLrYoko/kE8nzi75VZCesa0CXtDjJKRGaQ9XoTUl/Pl1/&#10;mVPiPNMVU6BFSffC0Yvl50/nnVmICdSgKmEJgmi36ExJa+/NIsscr0XL3AkYoVEpwbbMo2g3WWVZ&#10;h+ityiZ5Pss6sJWxwIVzeHuVlHQZ8aUU3N9J6YQnqqSYm49fG7/r8M2W52yxsczUDR/SYP+QRcsa&#10;jUFHqCvmGdna5i+otuEWHEh/wqHNQMqGi1gDVlPkb6p5rJkRsRYkx5mRJvf/YPnt7tHcW6ShM27h&#10;8Biq6KVtwx/zI30kaz+SJXpPOF5O58VsliOnHHXFfDKfo4A42dHdWOe/CWhJOJTUwlZXD/gkkSm2&#10;u3E+2R/sQkgHqqmuG6WiENpAXCpLdgwfcL0poqvatj+gSnezaT7GjV0TzGMWr5CUJh2meZZP8wih&#10;IcRI4ZVG+2P58eT3SoQMlH4QkjQVFjyJjmOMFJ5xLrRPabmaVSJdFx9mFQEDssT4I/YA8LrcA3bK&#10;crAPriI29uicKvogseQ8esTIoP3o3DYa7HuVKaxqiJzsDyQlagJLvl/3yA3yGizDzRqq/b0lFtKg&#10;OcOvG3z7G+b8PbM4WdgvuC38HX6kAnwSGE6U1GB/v3cf7LHhUUtJh5NaUvdry6ygRH3XOApnxelp&#10;GO0onE6/TlCwLzXrlxq9bS8Be6nAvWR4PAZ7rw5HaaF9xqWyClFRxTTH2CXl3h6ES582CK4lLlar&#10;aIbjbJi/0Y+GB/DAc2jrp/6ZWTMMgMfZuYXDVLPFmxFItsFTw2rrQTZxPo68Di+AqyA2+LC2wq55&#10;KUer43Jd/gEAAP//AwBQSwMEFAAGAAgAAAAhADr7W6HcAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyoTYAqDXEqhARIHCqlIHF14yUJ2Gsrdtv071lOcJyd0czbej17Jw44&#10;pTGQhuuFAoHUBTtSr+H97emqBJGyIWtcINRwwgTr5vysNpUNR2rxsM294BJKldEw5BwrKVM3oDdp&#10;ESISe59h8iaznHppJ3Pkcu9kodRSejMSLwwm4uOA3fd273kkfN28bLrZvdrnqGT07Wnz0Wp9eTE/&#10;3IPIOOe/MPziMzo0zLQLe7JJOA3L2ztO8r0AwfaqVKx3GopyVYBsavn/geYHAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAUutiFZoCAACkBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAOvtbodwAAAAIAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" fillcolor="#a5a5a5 [2092]" stroked="f" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2854264D" w14:textId="77777777" w:rsidR="00FA0E28" w:rsidRPr="00F70E4E" w:rsidRDefault="00FA0E28" w:rsidP="00EC2BEF">
                       <w:pPr>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="48"/>
                           <w:szCs w:val="48"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F70E4E">
                         <w:rPr>
                           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="48"/>
                           <w:szCs w:val="48"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>Prayer Requests</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="63E09204" w14:textId="0E4544E1" w:rsidR="000B2E16" w:rsidRPr="00B420E4" w:rsidRDefault="009F2934" w:rsidP="003B255C">
+                    <w:p w14:paraId="63E09204" w14:textId="63CDF863" w:rsidR="000B2E16" w:rsidRPr="00B420E4" w:rsidRDefault="009F2934" w:rsidP="003B255C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="714" w:hanging="357"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve">For </w:t>
                       </w:r>
-                      <w:r w:rsidR="00184738">
+                      <w:r w:rsidR="001D1145">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t>new immigrants to find a place of welcome and belonging</w:t>
+                        <w:t>aid workers caring for refugees and people in crisis</w:t>
                       </w:r>
                       <w:r w:rsidR="000B2E16" w:rsidRPr="00B420E4">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4877909C" w14:textId="1DF49B60" w:rsidR="003412DF" w:rsidRDefault="00FB3E50" w:rsidP="003B255C">
+                    <w:p w14:paraId="4877909C" w14:textId="65E92A12" w:rsidR="003412DF" w:rsidRDefault="00FB3E50" w:rsidP="003B255C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="714" w:hanging="357"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve">For </w:t>
                       </w:r>
-                      <w:r w:rsidR="002C5DDB">
+                      <w:r w:rsidR="001D1145">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t>farming communities facing challenges</w:t>
+                        <w:t>the blessing of mums and those who care for us</w:t>
                       </w:r>
                       <w:r w:rsidR="003412DF">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="00DFCC39" w14:textId="2173C5F3" w:rsidR="003412DF" w:rsidRDefault="00D24352" w:rsidP="003412DF">
+                    <w:p w14:paraId="00DFCC39" w14:textId="14A7C8FA" w:rsidR="003412DF" w:rsidRDefault="00D24352" w:rsidP="003412DF">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="714" w:hanging="357"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve">For </w:t>
                       </w:r>
-                      <w:r w:rsidR="00CB2C76">
+                      <w:r w:rsidR="001D1145">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t>relationships in need</w:t>
+                        <w:t>people struggling with anger</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="0005150F">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="027CFCE4" w14:textId="58BFD150" w:rsidR="003412DF" w:rsidRPr="0091165F" w:rsidRDefault="005759FC" w:rsidP="00BA6D5F">
+                    <w:p w14:paraId="03EA2550" w14:textId="571E2C49" w:rsidR="007048A2" w:rsidRDefault="007048A2" w:rsidP="003412DF">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="714" w:hanging="357"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0091165F">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve">For </w:t>
                       </w:r>
-                      <w:r w:rsidR="00B27A2A">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t xml:space="preserve">people </w:t>
+                        <w:t>families of children living with a disability</w:t>
                       </w:r>
-                      <w:r w:rsidR="00CB2C76">
-[...15 lines deleted...]
-                      <w:r w:rsidR="0071731D" w:rsidRPr="0091165F">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1B0D44A2" w14:textId="77777777" w:rsidR="000B2E16" w:rsidRPr="00B420E4" w:rsidRDefault="000B2E16" w:rsidP="00214CEE">
+                    <w:p w14:paraId="1B0D44A2" w14:textId="4A146C39" w:rsidR="000B2E16" w:rsidRDefault="00577FA2" w:rsidP="00214CEE">
                       <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+                        <w:ind w:left="714" w:hanging="357"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:bevel/>
+                          </w14:textOutline>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:bevel/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>For relationships in conflict that they may find peace and resolution</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00643ABE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:bevel/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="769A31F1" w14:textId="77777777" w:rsidR="007048A2" w:rsidRPr="007048A2" w:rsidRDefault="007048A2" w:rsidP="007048A2">
+                      <w:pPr>
+                        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1857561A" w14:textId="165127F3" w:rsidR="00A34CF5" w:rsidRDefault="00A34CF5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="317308FD" w14:textId="5E27E520" w:rsidR="00FA1000" w:rsidRPr="00FA1000" w:rsidRDefault="00FA1000" w:rsidP="00FA1000">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A1F881B" w14:textId="49EC5098" w:rsidR="00A60D58" w:rsidRDefault="00A60D58" w:rsidP="00330D8C">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C114736" w14:textId="11158F94" w:rsidR="00FA0E28" w:rsidRDefault="00FA0E28">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0985B91E" w14:textId="29B347EB" w:rsidR="00FA0E28" w:rsidRDefault="00FA0E28">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365CD670" w14:textId="15360883" w:rsidR="00FA0E28" w:rsidRDefault="00FA0E28">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD5CC96" w14:textId="31AEFAAD" w:rsidR="00FA0E28" w:rsidRDefault="00FA0E28">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D30E670" w14:textId="582AB8CC" w:rsidR="00FA0E28" w:rsidRDefault="00FA0E28">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="2D3FB8E5" w14:textId="51C098A6" w:rsidR="00FA0E28" w:rsidRDefault="00FA0E28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71EC7A33" w14:textId="66B1EED5" w:rsidR="00A60D58" w:rsidRDefault="00A60D58">
+    <w:p w14:paraId="71EC7A33" w14:textId="1C579144" w:rsidR="00A60D58" w:rsidRDefault="00A60D58">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="337E60C3" w14:textId="6018AF78" w:rsidR="00EC2BEF" w:rsidRDefault="00EC2BEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12FE3158" w14:textId="77777777" w:rsidR="00EC2BEF" w:rsidRDefault="00EC2BEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E23F525" w14:textId="77777777" w:rsidR="00EC2BEF" w:rsidRDefault="00EC2BEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F0B70DD" w14:textId="77777777" w:rsidR="00EC2BEF" w:rsidRDefault="00EC2BEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25C2F897" w14:textId="39334038" w:rsidR="00EC2BEF" w:rsidRDefault="00EC2BEF">
-[...27 lines deleted...]
-    <w:p w14:paraId="1A596BBE" w14:textId="6F9C4AF3" w:rsidR="00FA0E28" w:rsidRDefault="00381DA3" w:rsidP="00244B9F">
+    <w:p w14:paraId="1A596BBE" w14:textId="70AC850F" w:rsidR="00FA0E28" w:rsidRDefault="00381DA3" w:rsidP="00244B9F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk208849586"/>
@@ -2992,733 +3272,798 @@
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="00FD2549" w:rsidRPr="00824347">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00954CB5">
+      <w:r w:rsidR="00781775">
         <w:rPr>
           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>February</w:t>
+        <w:t>May</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB6F4D4" w14:textId="77777777" w:rsidR="00FA0E28" w:rsidRDefault="00FA0E28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B2B4511" w14:textId="7A893641" w:rsidR="00FA0E28" w:rsidRDefault="00FA0E28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53438596" w14:textId="2C00D083" w:rsidR="00B87340" w:rsidRDefault="00B87340">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4505"/>
         <w:gridCol w:w="4505"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A87070" w14:paraId="75FD0E90" w14:textId="77777777" w:rsidTr="4F378C48">
+      <w:tr w:rsidR="00DB14CF" w14:paraId="75FD0E90" w14:textId="77777777" w:rsidTr="4F378C48">
         <w:trPr>
           <w:trHeight w:val="2078"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4B22850B" w14:textId="77777777" w:rsidR="009E17AF" w:rsidRDefault="009E17AF" w:rsidP="002D660D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C0C5E08" w14:textId="563B2FEC" w:rsidR="0031374F" w:rsidRPr="0031374F" w:rsidRDefault="007145D0" w:rsidP="0031374F">
+          <w:p w14:paraId="60175A75" w14:textId="14BB6800" w:rsidR="00F6073D" w:rsidRDefault="00B902D9" w:rsidP="00F6073D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB14CF">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6BC40ABE" wp14:editId="1D86CDBF">
-[...2 lines deleted...]
-                  <wp:docPr id="782812117" name="Picture 3"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74917867" wp14:editId="0BC4EE4C">
+                  <wp:extent cx="1250750" cy="2550523"/>
+                  <wp:effectExtent l="0" t="0" r="6985" b="2540"/>
+                  <wp:docPr id="1043854773" name="Picture 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 2"/>
+                          <pic:cNvPr id="0" name="Picture 9"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12" cstate="print">
+                          <a:blip r:embed="rId13" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1259006" cy="2587690"/>
+                            <a:ext cx="1259188" cy="2567730"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+            <w:r w:rsidR="007145D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00372758">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F6073D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="2CD07EA5" w14:textId="77777777" w:rsidR="00EE34F4" w:rsidRPr="00603FC6" w:rsidRDefault="00EE34F4" w:rsidP="002D660D">
+          <w:p w14:paraId="1AEA5B8B" w14:textId="77777777" w:rsidR="00B902D9" w:rsidRPr="00F6073D" w:rsidRDefault="00B902D9" w:rsidP="00F6073D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
+                <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="78689735" w14:textId="117C6A11" w:rsidR="00527E86" w:rsidRDefault="001B3656" w:rsidP="00CA12FA">
+          <w:p w14:paraId="2E03917E" w14:textId="4008E1D3" w:rsidR="0038307F" w:rsidRPr="0038307F" w:rsidRDefault="00B902D9" w:rsidP="0038307F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="009B1E01">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                  <w:noProof/>
+                  <w:sz w:val="15"/>
+                  <w:szCs w:val="15"/>
+                  <w:lang w:bidi="en-US"/>
+                </w:rPr>
+                <w:t>https://messagesofhope.org.au/why-do-bad-things-happen-booklet/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="78689735" w14:textId="25C606B9" w:rsidR="00E359AC" w:rsidRDefault="00E359AC" w:rsidP="00B902D9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...22 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="49910AB1" w14:textId="6A3B4581" w:rsidR="009E17AF" w:rsidRDefault="009E17AF" w:rsidP="00DA4E4A">
+          <w:p w14:paraId="49910AB1" w14:textId="1691DD39" w:rsidR="009E17AF" w:rsidRDefault="009E17AF" w:rsidP="00DA4E4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="470FAFC1" w14:textId="48F4F1C0" w:rsidR="000A371E" w:rsidRPr="000A371E" w:rsidRDefault="00AC141C" w:rsidP="000A371E">
+          <w:p w14:paraId="0C38A336" w14:textId="78CB4205" w:rsidR="00910090" w:rsidRPr="00910090" w:rsidRDefault="00AC141C" w:rsidP="00910090">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2144"/>
                 <w:tab w:val="right" w:pos="4289"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00D71F61">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:tab/>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008B59F7">
-[...4 lines deleted...]
-                <w:szCs w:val="15"/>
+            <w:r w:rsidR="00E359AC" w:rsidRPr="00E359AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00910090" w:rsidRPr="00910090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EC9D255" wp14:editId="77EB2E62">
-[...2 lines deleted...]
-                  <wp:docPr id="693024250" name="Picture 4"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C907080" wp14:editId="51F09D7A">
+                  <wp:extent cx="1253721" cy="2561331"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+                  <wp:docPr id="6490167" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 3"/>
+                          <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14" cstate="print">
+                          <a:blip r:embed="rId15" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1261331" cy="2588273"/>
-[...153 lines deleted...]
-                            <a:ext cx="1271427" cy="2585840"/>
+                            <a:ext cx="1261361" cy="2576940"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10ACCE22" w14:textId="77777777" w:rsidR="009A2DA6" w:rsidRDefault="009A2DA6" w:rsidP="002D660D">
+          <w:p w14:paraId="6EA78016" w14:textId="73DA17BF" w:rsidR="00E359AC" w:rsidRPr="00E359AC" w:rsidRDefault="00E359AC" w:rsidP="00E359AC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2144"/>
+                <w:tab w:val="right" w:pos="4289"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F7DBE5E" w14:textId="2F43A8DE" w:rsidR="0001204E" w:rsidRDefault="006E5567" w:rsidP="0015531F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
-                <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...13 lines deleted...]
-              <w:r w:rsidRPr="00EE0818">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="006E5567">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                   <w:noProof/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:lang w:bidi="en-US"/>
                 </w:rPr>
-                <w:t>https://messagesofhope.org.au/now-youre-talking-booklet/</w:t>
+                <w:t>https://messagesofhope.org.au/talking-openly-with-kids-booklet/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="0071243B">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0015531F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB14CF" w14:paraId="0552FF9A" w14:textId="77777777" w:rsidTr="4F378C48">
+        <w:trPr>
+          <w:trHeight w:val="2078"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4505" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="71536EDB" w14:textId="77777777" w:rsidR="00F1280C" w:rsidRDefault="00F1280C" w:rsidP="002D660D">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
-          <w:p w14:paraId="07C2146B" w14:textId="0C8D0254" w:rsidR="00F1280C" w:rsidRDefault="00F1280C" w:rsidP="004C48DF">
+          <w:p w14:paraId="3AACFB09" w14:textId="5DB19019" w:rsidR="0065528F" w:rsidRPr="0065528F" w:rsidRDefault="006812CB" w:rsidP="0065528F">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2144"/>
+                <w:tab w:val="right" w:pos="4289"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...18 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="003C68F6">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003266CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00892F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0065528F" w:rsidRPr="0065528F">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FC3840B" wp14:editId="3F9901B1">
-[...2 lines deleted...]
-                  <wp:docPr id="1428266664" name="Picture 6"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09E8951C" wp14:editId="6E932A16">
+                  <wp:extent cx="1260546" cy="2534920"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1782850379" name="Picture 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 4"/>
+                          <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18" cstate="print">
+                          <a:blip r:embed="rId17" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1260048" cy="2633243"/>
+                            <a:ext cx="1272899" cy="2559761"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02A361B8" w14:textId="77777777" w:rsidR="004C48DF" w:rsidRDefault="004C48DF" w:rsidP="004C48DF">
+          <w:p w14:paraId="0EEE031A" w14:textId="19275406" w:rsidR="003266CF" w:rsidRDefault="003266CF" w:rsidP="003266CF">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2144"/>
+                <w:tab w:val="right" w:pos="4289"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19275461" w14:textId="30AD1769" w:rsidR="00A03816" w:rsidRDefault="00A03816" w:rsidP="004C48DF">
+          <w:p w14:paraId="47DD9D55" w14:textId="0B76A945" w:rsidR="006812CB" w:rsidRPr="006812CB" w:rsidRDefault="00892F27" w:rsidP="00892F27">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2144"/>
+                <w:tab w:val="right" w:pos="4289"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidRPr="00EE0818">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="00A03D2B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                   <w:noProof/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                   <w:lang w:bidi="en-US"/>
                 </w:rPr>
-                <w:t>https://messagesofhope.org.au/chronic-pain-booklet/</w:t>
+                <w:t>https://messagesofhope.org.au/theres-more-to-anger-than-getting-mad-booklet/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B960538" w14:textId="27E4AD18" w:rsidR="004752F3" w:rsidRDefault="004752F3" w:rsidP="00DA4E4A">
+          <w:p w14:paraId="07C2146B" w14:textId="18CD793E" w:rsidR="00837E18" w:rsidRDefault="00837E18" w:rsidP="00892F27">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2144"/>
+                <w:tab w:val="right" w:pos="4289"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4505" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="525C7F24" w14:textId="77777777" w:rsidR="004C48DF" w:rsidRDefault="004C48DF" w:rsidP="00DA4E4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="040158BF" w14:textId="71DEB0DE" w:rsidR="00543A3E" w:rsidRPr="00543A3E" w:rsidRDefault="00DB14CF" w:rsidP="00543A3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB14CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00543A3E" w:rsidRPr="00543A3E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="027956BE" wp14:editId="64EED192">
+                  <wp:extent cx="1254760" cy="2551942"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="1270"/>
+                  <wp:docPr id="1193647080" name="Picture 5"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 5"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId19" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1262540" cy="2567765"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30320441" w14:textId="42B640D3" w:rsidR="00DB14CF" w:rsidRPr="00DB14CF" w:rsidRDefault="00DB14CF" w:rsidP="00DB14CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B960538" w14:textId="20E82145" w:rsidR="004752F3" w:rsidRDefault="00F73F2F" w:rsidP="009B1E01">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2144"/>
+                <w:tab w:val="right" w:pos="4289"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00D30EFA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                  <w:sz w:val="15"/>
+                  <w:szCs w:val="15"/>
+                </w:rPr>
+                <w:t>https://messagesofhope.org.au/now-youre-talking-booklet/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B130A08" w14:textId="77777777" w:rsidR="00DD5376" w:rsidRDefault="00DD5376">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06EB2562" w14:textId="17C985D0" w:rsidR="00D75EE5" w:rsidRPr="002638C6" w:rsidRDefault="00FA0E28" w:rsidP="006A52A9">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002638C6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
@@ -3743,51 +4088,51 @@
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21236"/>
                 <wp:lineTo x="21571" y="21236"/>
                 <wp:lineTo x="21571" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="418543587" name="Picture 418543587">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{417A1391-C7BA-41BC-B276-A5A519FFE00B}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="418543587" name="Picture 418543587"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7534910" cy="1356360"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -3824,51 +4169,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DaunPenh">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Shree Devanagari 714">
     <w:altName w:val="Mangal"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
@@ -4038,1017 +4382,1159 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1975140677">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A35EAD"/>
     <w:rsid w:val="00001031"/>
+    <w:rsid w:val="0000105F"/>
     <w:rsid w:val="000013E3"/>
     <w:rsid w:val="00001442"/>
     <w:rsid w:val="0000232C"/>
     <w:rsid w:val="00003214"/>
     <w:rsid w:val="00003E30"/>
     <w:rsid w:val="0000649F"/>
     <w:rsid w:val="0001047D"/>
+    <w:rsid w:val="00010AA7"/>
     <w:rsid w:val="0001204E"/>
     <w:rsid w:val="00014375"/>
     <w:rsid w:val="00015D1B"/>
     <w:rsid w:val="0002410C"/>
     <w:rsid w:val="00024CC5"/>
     <w:rsid w:val="00031AA4"/>
+    <w:rsid w:val="00032FF7"/>
     <w:rsid w:val="0003535A"/>
     <w:rsid w:val="000356E0"/>
     <w:rsid w:val="000366D7"/>
+    <w:rsid w:val="00036E51"/>
     <w:rsid w:val="00037422"/>
     <w:rsid w:val="00042A6C"/>
     <w:rsid w:val="00044162"/>
     <w:rsid w:val="00050CF0"/>
     <w:rsid w:val="00050ED6"/>
     <w:rsid w:val="000512D9"/>
+    <w:rsid w:val="0005150F"/>
     <w:rsid w:val="00052D64"/>
     <w:rsid w:val="000558B2"/>
     <w:rsid w:val="00055BFD"/>
     <w:rsid w:val="00055CB2"/>
     <w:rsid w:val="00056645"/>
     <w:rsid w:val="00061CB1"/>
     <w:rsid w:val="00065066"/>
+    <w:rsid w:val="00065447"/>
     <w:rsid w:val="000660C7"/>
     <w:rsid w:val="00080525"/>
     <w:rsid w:val="00081CF5"/>
+    <w:rsid w:val="000826D5"/>
     <w:rsid w:val="00084E29"/>
     <w:rsid w:val="0008546B"/>
     <w:rsid w:val="000855FC"/>
     <w:rsid w:val="00085B3C"/>
     <w:rsid w:val="000865F2"/>
     <w:rsid w:val="00090744"/>
+    <w:rsid w:val="00095CEF"/>
+    <w:rsid w:val="000966B6"/>
     <w:rsid w:val="000A0672"/>
     <w:rsid w:val="000A1637"/>
     <w:rsid w:val="000A371E"/>
     <w:rsid w:val="000A39A9"/>
     <w:rsid w:val="000A6E34"/>
     <w:rsid w:val="000B2E16"/>
     <w:rsid w:val="000B37AF"/>
     <w:rsid w:val="000B3E40"/>
     <w:rsid w:val="000B7E26"/>
+    <w:rsid w:val="000C34EC"/>
     <w:rsid w:val="000C7B54"/>
     <w:rsid w:val="000D3DCB"/>
     <w:rsid w:val="000D3FD4"/>
     <w:rsid w:val="000D46A2"/>
+    <w:rsid w:val="000D4CA6"/>
     <w:rsid w:val="000D5883"/>
     <w:rsid w:val="000E4184"/>
     <w:rsid w:val="000E675D"/>
     <w:rsid w:val="000F04C2"/>
     <w:rsid w:val="000F0703"/>
     <w:rsid w:val="000F23CC"/>
     <w:rsid w:val="000F4A6D"/>
     <w:rsid w:val="000F5E35"/>
     <w:rsid w:val="000F7C03"/>
     <w:rsid w:val="000F7F44"/>
+    <w:rsid w:val="0010028D"/>
     <w:rsid w:val="0010093A"/>
     <w:rsid w:val="001075A2"/>
+    <w:rsid w:val="00107A5F"/>
     <w:rsid w:val="0011125B"/>
+    <w:rsid w:val="0011191C"/>
     <w:rsid w:val="001216BA"/>
     <w:rsid w:val="001260A5"/>
+    <w:rsid w:val="00127216"/>
     <w:rsid w:val="00127D58"/>
     <w:rsid w:val="00140073"/>
     <w:rsid w:val="00141878"/>
     <w:rsid w:val="0014578A"/>
+    <w:rsid w:val="0014676F"/>
     <w:rsid w:val="00151AD6"/>
     <w:rsid w:val="0015233B"/>
     <w:rsid w:val="00152A2F"/>
     <w:rsid w:val="0015428E"/>
+    <w:rsid w:val="0015531F"/>
     <w:rsid w:val="001568F2"/>
     <w:rsid w:val="00156D28"/>
     <w:rsid w:val="0015726A"/>
     <w:rsid w:val="00162180"/>
     <w:rsid w:val="00162895"/>
     <w:rsid w:val="00165300"/>
     <w:rsid w:val="00170BE6"/>
     <w:rsid w:val="00175451"/>
     <w:rsid w:val="00176504"/>
+    <w:rsid w:val="00182C91"/>
     <w:rsid w:val="00184738"/>
+    <w:rsid w:val="00192A32"/>
     <w:rsid w:val="00193C17"/>
     <w:rsid w:val="001A3458"/>
     <w:rsid w:val="001A7D2D"/>
     <w:rsid w:val="001A7F7E"/>
     <w:rsid w:val="001B002C"/>
     <w:rsid w:val="001B15F0"/>
     <w:rsid w:val="001B3656"/>
     <w:rsid w:val="001B3C3D"/>
     <w:rsid w:val="001B5927"/>
     <w:rsid w:val="001B7EEB"/>
     <w:rsid w:val="001C1136"/>
     <w:rsid w:val="001C3654"/>
+    <w:rsid w:val="001D1145"/>
+    <w:rsid w:val="001D535E"/>
+    <w:rsid w:val="001D55DF"/>
     <w:rsid w:val="001D574C"/>
+    <w:rsid w:val="001D6587"/>
     <w:rsid w:val="001D7C26"/>
+    <w:rsid w:val="001E0C6C"/>
     <w:rsid w:val="001E3A1E"/>
     <w:rsid w:val="001E52BD"/>
     <w:rsid w:val="001F006B"/>
     <w:rsid w:val="001F1BF5"/>
     <w:rsid w:val="001F2433"/>
     <w:rsid w:val="001F494A"/>
     <w:rsid w:val="00200D32"/>
     <w:rsid w:val="00200EB5"/>
     <w:rsid w:val="0020153F"/>
+    <w:rsid w:val="00201C4E"/>
     <w:rsid w:val="00205C10"/>
     <w:rsid w:val="002078FE"/>
     <w:rsid w:val="00211FDC"/>
     <w:rsid w:val="0021205F"/>
     <w:rsid w:val="00212929"/>
     <w:rsid w:val="00214CEE"/>
     <w:rsid w:val="00216988"/>
     <w:rsid w:val="002170DC"/>
     <w:rsid w:val="002171A3"/>
     <w:rsid w:val="00220CD6"/>
     <w:rsid w:val="00220FB3"/>
     <w:rsid w:val="002249BA"/>
     <w:rsid w:val="0022756D"/>
     <w:rsid w:val="00227FBD"/>
+    <w:rsid w:val="0023093B"/>
     <w:rsid w:val="00233CBD"/>
     <w:rsid w:val="002379F1"/>
     <w:rsid w:val="00237FB7"/>
     <w:rsid w:val="00241EE1"/>
     <w:rsid w:val="0024368A"/>
     <w:rsid w:val="00244B9F"/>
     <w:rsid w:val="00247261"/>
     <w:rsid w:val="00253C5A"/>
     <w:rsid w:val="0025492C"/>
     <w:rsid w:val="00254F50"/>
     <w:rsid w:val="00254FC5"/>
     <w:rsid w:val="00257DA2"/>
     <w:rsid w:val="002604B0"/>
     <w:rsid w:val="002611BE"/>
     <w:rsid w:val="002615A7"/>
     <w:rsid w:val="0026293C"/>
     <w:rsid w:val="00263264"/>
     <w:rsid w:val="002638C6"/>
     <w:rsid w:val="00264152"/>
     <w:rsid w:val="00264CEB"/>
     <w:rsid w:val="0026659A"/>
     <w:rsid w:val="00270D7C"/>
     <w:rsid w:val="0027167B"/>
     <w:rsid w:val="00275227"/>
     <w:rsid w:val="00282133"/>
     <w:rsid w:val="002848CB"/>
     <w:rsid w:val="00284D75"/>
     <w:rsid w:val="002915B9"/>
     <w:rsid w:val="00292BFE"/>
     <w:rsid w:val="00292E20"/>
     <w:rsid w:val="00293C3A"/>
     <w:rsid w:val="00294EE7"/>
     <w:rsid w:val="002966FF"/>
     <w:rsid w:val="00297F5A"/>
     <w:rsid w:val="002A59A6"/>
+    <w:rsid w:val="002B1024"/>
     <w:rsid w:val="002B13E0"/>
+    <w:rsid w:val="002B6B84"/>
+    <w:rsid w:val="002B712C"/>
     <w:rsid w:val="002C4463"/>
     <w:rsid w:val="002C57C7"/>
     <w:rsid w:val="002C5DDB"/>
+    <w:rsid w:val="002D3207"/>
     <w:rsid w:val="002D3801"/>
     <w:rsid w:val="002D660D"/>
     <w:rsid w:val="002D7F01"/>
     <w:rsid w:val="002E0AF0"/>
     <w:rsid w:val="002E1908"/>
     <w:rsid w:val="002E39B7"/>
     <w:rsid w:val="002F2D8A"/>
     <w:rsid w:val="002F3B1B"/>
     <w:rsid w:val="002F4025"/>
     <w:rsid w:val="003015EE"/>
     <w:rsid w:val="00301722"/>
     <w:rsid w:val="00303459"/>
     <w:rsid w:val="00306798"/>
     <w:rsid w:val="00307E10"/>
     <w:rsid w:val="00310146"/>
     <w:rsid w:val="003104DB"/>
     <w:rsid w:val="0031374F"/>
+    <w:rsid w:val="0031658A"/>
     <w:rsid w:val="00316804"/>
     <w:rsid w:val="00323E27"/>
     <w:rsid w:val="00325F51"/>
     <w:rsid w:val="00326500"/>
+    <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330D8C"/>
     <w:rsid w:val="00332F5B"/>
     <w:rsid w:val="00333768"/>
     <w:rsid w:val="00335C27"/>
     <w:rsid w:val="003412A7"/>
     <w:rsid w:val="003412DF"/>
     <w:rsid w:val="003416CE"/>
     <w:rsid w:val="00343335"/>
     <w:rsid w:val="003435D2"/>
     <w:rsid w:val="0034531C"/>
     <w:rsid w:val="00346509"/>
     <w:rsid w:val="00346796"/>
     <w:rsid w:val="003467FD"/>
     <w:rsid w:val="00350B21"/>
     <w:rsid w:val="00351CDB"/>
     <w:rsid w:val="00353B43"/>
     <w:rsid w:val="00354AC2"/>
     <w:rsid w:val="0036135E"/>
     <w:rsid w:val="003633A8"/>
     <w:rsid w:val="00363E52"/>
+    <w:rsid w:val="00364099"/>
     <w:rsid w:val="00372758"/>
+    <w:rsid w:val="0037319B"/>
+    <w:rsid w:val="00375F98"/>
     <w:rsid w:val="00381B74"/>
     <w:rsid w:val="00381DA3"/>
+    <w:rsid w:val="0038307F"/>
     <w:rsid w:val="003831A2"/>
     <w:rsid w:val="003833C3"/>
     <w:rsid w:val="00385796"/>
     <w:rsid w:val="00386A4B"/>
     <w:rsid w:val="00391331"/>
     <w:rsid w:val="00391E54"/>
     <w:rsid w:val="00393DF0"/>
     <w:rsid w:val="00394D97"/>
     <w:rsid w:val="00395BC8"/>
     <w:rsid w:val="00397555"/>
     <w:rsid w:val="003A0CD6"/>
     <w:rsid w:val="003A268B"/>
     <w:rsid w:val="003A4AE2"/>
     <w:rsid w:val="003B255C"/>
     <w:rsid w:val="003B3208"/>
     <w:rsid w:val="003B44B8"/>
+    <w:rsid w:val="003B5297"/>
     <w:rsid w:val="003B5F33"/>
     <w:rsid w:val="003B6985"/>
     <w:rsid w:val="003C1589"/>
     <w:rsid w:val="003C4692"/>
     <w:rsid w:val="003C4E6A"/>
     <w:rsid w:val="003C51BB"/>
+    <w:rsid w:val="003C5ABF"/>
     <w:rsid w:val="003C68F6"/>
     <w:rsid w:val="003D25E4"/>
     <w:rsid w:val="003D62C4"/>
     <w:rsid w:val="003E20CF"/>
     <w:rsid w:val="003E44FA"/>
     <w:rsid w:val="003F059E"/>
+    <w:rsid w:val="003F25B6"/>
+    <w:rsid w:val="003F27B4"/>
     <w:rsid w:val="003F2D84"/>
     <w:rsid w:val="003F392C"/>
     <w:rsid w:val="003F39C6"/>
     <w:rsid w:val="003F6259"/>
     <w:rsid w:val="004041CA"/>
     <w:rsid w:val="00404CE0"/>
+    <w:rsid w:val="00407590"/>
     <w:rsid w:val="004076EE"/>
+    <w:rsid w:val="004109E7"/>
     <w:rsid w:val="00413235"/>
     <w:rsid w:val="0041470E"/>
     <w:rsid w:val="004166B3"/>
     <w:rsid w:val="00417C54"/>
     <w:rsid w:val="00423FF7"/>
     <w:rsid w:val="00424A0F"/>
     <w:rsid w:val="00424FF5"/>
+    <w:rsid w:val="004306FE"/>
     <w:rsid w:val="0043247D"/>
     <w:rsid w:val="004352D3"/>
     <w:rsid w:val="00437E65"/>
     <w:rsid w:val="00437FD1"/>
     <w:rsid w:val="00444679"/>
     <w:rsid w:val="00453E30"/>
     <w:rsid w:val="00461417"/>
     <w:rsid w:val="004617E1"/>
+    <w:rsid w:val="00465E82"/>
     <w:rsid w:val="004665EB"/>
     <w:rsid w:val="004668E5"/>
     <w:rsid w:val="00470F8D"/>
     <w:rsid w:val="00471240"/>
     <w:rsid w:val="004713BB"/>
     <w:rsid w:val="00473CAC"/>
     <w:rsid w:val="00474A20"/>
     <w:rsid w:val="00475060"/>
     <w:rsid w:val="00475209"/>
     <w:rsid w:val="004752F3"/>
+    <w:rsid w:val="004753F7"/>
     <w:rsid w:val="0047662E"/>
     <w:rsid w:val="00480C99"/>
     <w:rsid w:val="004852A9"/>
     <w:rsid w:val="00486001"/>
     <w:rsid w:val="00486347"/>
     <w:rsid w:val="004864A0"/>
     <w:rsid w:val="004872B6"/>
     <w:rsid w:val="00490BB6"/>
     <w:rsid w:val="00492135"/>
     <w:rsid w:val="00495685"/>
     <w:rsid w:val="00495CBD"/>
     <w:rsid w:val="00497575"/>
     <w:rsid w:val="004A0ACD"/>
     <w:rsid w:val="004A6A61"/>
     <w:rsid w:val="004A7089"/>
     <w:rsid w:val="004B2228"/>
     <w:rsid w:val="004B6C37"/>
     <w:rsid w:val="004B6E26"/>
     <w:rsid w:val="004C31C3"/>
     <w:rsid w:val="004C48DF"/>
+    <w:rsid w:val="004C5688"/>
     <w:rsid w:val="004C7370"/>
     <w:rsid w:val="004C73A3"/>
     <w:rsid w:val="004D09CB"/>
     <w:rsid w:val="004D1157"/>
     <w:rsid w:val="004D1D6E"/>
+    <w:rsid w:val="004E148E"/>
     <w:rsid w:val="004E2C99"/>
     <w:rsid w:val="004E59C5"/>
+    <w:rsid w:val="004F229E"/>
     <w:rsid w:val="004F2A95"/>
     <w:rsid w:val="004F4716"/>
     <w:rsid w:val="005100DD"/>
     <w:rsid w:val="00512CC6"/>
+    <w:rsid w:val="0051401E"/>
     <w:rsid w:val="005141F7"/>
     <w:rsid w:val="005144B9"/>
     <w:rsid w:val="0052039D"/>
+    <w:rsid w:val="00522BE4"/>
+    <w:rsid w:val="005255C7"/>
     <w:rsid w:val="00526B83"/>
     <w:rsid w:val="00527E86"/>
+    <w:rsid w:val="00532CE4"/>
+    <w:rsid w:val="00532E56"/>
     <w:rsid w:val="00533CF8"/>
     <w:rsid w:val="00537FA8"/>
+    <w:rsid w:val="00542CDC"/>
     <w:rsid w:val="00543977"/>
+    <w:rsid w:val="00543A3E"/>
     <w:rsid w:val="005444F3"/>
     <w:rsid w:val="00545113"/>
     <w:rsid w:val="00546DCC"/>
     <w:rsid w:val="0055250D"/>
     <w:rsid w:val="0055454D"/>
     <w:rsid w:val="00555881"/>
     <w:rsid w:val="00555A32"/>
     <w:rsid w:val="00555E26"/>
     <w:rsid w:val="00560DB3"/>
     <w:rsid w:val="00561F1F"/>
     <w:rsid w:val="005634FF"/>
     <w:rsid w:val="0056442E"/>
     <w:rsid w:val="00565A99"/>
     <w:rsid w:val="00571339"/>
     <w:rsid w:val="00573846"/>
     <w:rsid w:val="00574C92"/>
     <w:rsid w:val="005759FC"/>
+    <w:rsid w:val="00577FA2"/>
     <w:rsid w:val="00580C17"/>
     <w:rsid w:val="00582A06"/>
     <w:rsid w:val="00583ED0"/>
+    <w:rsid w:val="00584ABC"/>
     <w:rsid w:val="005913DC"/>
     <w:rsid w:val="00592BB2"/>
     <w:rsid w:val="00593C67"/>
     <w:rsid w:val="00593DA6"/>
     <w:rsid w:val="00596304"/>
     <w:rsid w:val="00597D49"/>
+    <w:rsid w:val="005A42B6"/>
     <w:rsid w:val="005A5B99"/>
     <w:rsid w:val="005A61E7"/>
     <w:rsid w:val="005A7940"/>
     <w:rsid w:val="005A7D43"/>
     <w:rsid w:val="005B0A70"/>
     <w:rsid w:val="005B232D"/>
     <w:rsid w:val="005B3637"/>
     <w:rsid w:val="005B6B40"/>
     <w:rsid w:val="005C0EAD"/>
+    <w:rsid w:val="005C2F32"/>
     <w:rsid w:val="005C48F8"/>
     <w:rsid w:val="005D283F"/>
     <w:rsid w:val="005D2882"/>
     <w:rsid w:val="005D5715"/>
+    <w:rsid w:val="005D694F"/>
     <w:rsid w:val="005F19F6"/>
     <w:rsid w:val="005F24EB"/>
     <w:rsid w:val="005F2BA8"/>
     <w:rsid w:val="005F4F11"/>
     <w:rsid w:val="00600B83"/>
     <w:rsid w:val="0060139F"/>
     <w:rsid w:val="0060224D"/>
     <w:rsid w:val="00603FC6"/>
     <w:rsid w:val="00604457"/>
     <w:rsid w:val="00604DD9"/>
     <w:rsid w:val="0060602B"/>
     <w:rsid w:val="00610658"/>
     <w:rsid w:val="00615E8A"/>
     <w:rsid w:val="00617832"/>
     <w:rsid w:val="00621DDC"/>
     <w:rsid w:val="00626DF3"/>
     <w:rsid w:val="00626E17"/>
     <w:rsid w:val="006319DF"/>
+    <w:rsid w:val="006346F9"/>
     <w:rsid w:val="00635A60"/>
     <w:rsid w:val="00636C24"/>
     <w:rsid w:val="0063747B"/>
     <w:rsid w:val="00640BAB"/>
     <w:rsid w:val="00640C2A"/>
     <w:rsid w:val="0064204F"/>
     <w:rsid w:val="0064282F"/>
+    <w:rsid w:val="00643ABE"/>
     <w:rsid w:val="00652730"/>
     <w:rsid w:val="00652E4E"/>
     <w:rsid w:val="00654739"/>
+    <w:rsid w:val="0065528F"/>
     <w:rsid w:val="0065740A"/>
+    <w:rsid w:val="00661152"/>
+    <w:rsid w:val="00663131"/>
     <w:rsid w:val="006631E0"/>
+    <w:rsid w:val="006661E2"/>
     <w:rsid w:val="0067055F"/>
     <w:rsid w:val="00670B65"/>
     <w:rsid w:val="00671EF9"/>
+    <w:rsid w:val="006812CB"/>
     <w:rsid w:val="0068158D"/>
     <w:rsid w:val="0068179E"/>
     <w:rsid w:val="00683C71"/>
     <w:rsid w:val="00683ED1"/>
     <w:rsid w:val="00684D33"/>
     <w:rsid w:val="0068521D"/>
     <w:rsid w:val="00685250"/>
     <w:rsid w:val="00685ED9"/>
+    <w:rsid w:val="006921D8"/>
     <w:rsid w:val="00692C4B"/>
     <w:rsid w:val="00693028"/>
+    <w:rsid w:val="0069544B"/>
     <w:rsid w:val="0069639E"/>
     <w:rsid w:val="006A1E1F"/>
     <w:rsid w:val="006A2CFE"/>
     <w:rsid w:val="006A491E"/>
     <w:rsid w:val="006A4957"/>
     <w:rsid w:val="006A52A9"/>
     <w:rsid w:val="006A570A"/>
     <w:rsid w:val="006A6AC4"/>
     <w:rsid w:val="006A6CAA"/>
     <w:rsid w:val="006B1F0C"/>
     <w:rsid w:val="006B40CD"/>
     <w:rsid w:val="006B5A24"/>
+    <w:rsid w:val="006B63D9"/>
     <w:rsid w:val="006B74BE"/>
     <w:rsid w:val="006B7E1E"/>
     <w:rsid w:val="006C19E8"/>
+    <w:rsid w:val="006C7266"/>
     <w:rsid w:val="006D055F"/>
     <w:rsid w:val="006D1045"/>
     <w:rsid w:val="006D1984"/>
     <w:rsid w:val="006D3583"/>
     <w:rsid w:val="006D462D"/>
     <w:rsid w:val="006D6669"/>
     <w:rsid w:val="006D7C85"/>
     <w:rsid w:val="006E02A7"/>
     <w:rsid w:val="006E1819"/>
     <w:rsid w:val="006E3595"/>
     <w:rsid w:val="006E3EAC"/>
     <w:rsid w:val="006E49F7"/>
     <w:rsid w:val="006E51A3"/>
+    <w:rsid w:val="006E5567"/>
     <w:rsid w:val="006E6A95"/>
+    <w:rsid w:val="006E7344"/>
     <w:rsid w:val="006F0411"/>
     <w:rsid w:val="006F193A"/>
     <w:rsid w:val="006F21F7"/>
     <w:rsid w:val="006F31A9"/>
     <w:rsid w:val="006F40F9"/>
     <w:rsid w:val="006F5C34"/>
     <w:rsid w:val="006F5D3F"/>
     <w:rsid w:val="007007DE"/>
     <w:rsid w:val="007009FF"/>
     <w:rsid w:val="00701A0D"/>
+    <w:rsid w:val="007048A2"/>
     <w:rsid w:val="007075D3"/>
     <w:rsid w:val="00707670"/>
     <w:rsid w:val="0071243B"/>
     <w:rsid w:val="00712F9D"/>
     <w:rsid w:val="007133EC"/>
+    <w:rsid w:val="00713937"/>
     <w:rsid w:val="0071454F"/>
     <w:rsid w:val="007145D0"/>
     <w:rsid w:val="00714BC2"/>
     <w:rsid w:val="0071731D"/>
     <w:rsid w:val="007231CD"/>
     <w:rsid w:val="00723A63"/>
     <w:rsid w:val="00731FCD"/>
     <w:rsid w:val="0073252A"/>
     <w:rsid w:val="0073523B"/>
     <w:rsid w:val="00736E5B"/>
     <w:rsid w:val="0074131C"/>
     <w:rsid w:val="00741FEF"/>
+    <w:rsid w:val="00743488"/>
     <w:rsid w:val="00750CD9"/>
     <w:rsid w:val="00751C78"/>
     <w:rsid w:val="007522A5"/>
     <w:rsid w:val="00752AC7"/>
     <w:rsid w:val="00753A8D"/>
     <w:rsid w:val="00756C15"/>
     <w:rsid w:val="00757074"/>
     <w:rsid w:val="0076425A"/>
+    <w:rsid w:val="00764A0B"/>
     <w:rsid w:val="007661E4"/>
     <w:rsid w:val="007670C3"/>
     <w:rsid w:val="00777132"/>
     <w:rsid w:val="0077731C"/>
     <w:rsid w:val="007779BF"/>
     <w:rsid w:val="00780094"/>
     <w:rsid w:val="00780817"/>
     <w:rsid w:val="007815E4"/>
+    <w:rsid w:val="00781775"/>
     <w:rsid w:val="00781FE4"/>
     <w:rsid w:val="00791B2E"/>
     <w:rsid w:val="00792FD0"/>
+    <w:rsid w:val="0079394C"/>
     <w:rsid w:val="00793D03"/>
     <w:rsid w:val="007A1456"/>
     <w:rsid w:val="007A2832"/>
     <w:rsid w:val="007A2F95"/>
     <w:rsid w:val="007A41D3"/>
     <w:rsid w:val="007A5E8B"/>
     <w:rsid w:val="007B2D49"/>
     <w:rsid w:val="007B3A1D"/>
     <w:rsid w:val="007B3B49"/>
     <w:rsid w:val="007B7120"/>
     <w:rsid w:val="007B7345"/>
     <w:rsid w:val="007C320F"/>
     <w:rsid w:val="007C3EC0"/>
     <w:rsid w:val="007C6187"/>
     <w:rsid w:val="007C7D73"/>
     <w:rsid w:val="007D116D"/>
     <w:rsid w:val="007D3E83"/>
     <w:rsid w:val="007D4545"/>
     <w:rsid w:val="007D67E3"/>
     <w:rsid w:val="007E0177"/>
     <w:rsid w:val="007E0A77"/>
     <w:rsid w:val="007E4C5D"/>
     <w:rsid w:val="007E54BE"/>
     <w:rsid w:val="007E7B45"/>
     <w:rsid w:val="007F294E"/>
     <w:rsid w:val="007F3B99"/>
     <w:rsid w:val="007F5728"/>
     <w:rsid w:val="007F77FF"/>
     <w:rsid w:val="0080076E"/>
     <w:rsid w:val="00800E2E"/>
     <w:rsid w:val="00801983"/>
     <w:rsid w:val="00803196"/>
+    <w:rsid w:val="00805891"/>
     <w:rsid w:val="0080596C"/>
+    <w:rsid w:val="00806713"/>
     <w:rsid w:val="00810869"/>
     <w:rsid w:val="008163B7"/>
     <w:rsid w:val="00817D4D"/>
     <w:rsid w:val="00824347"/>
     <w:rsid w:val="0082530C"/>
+    <w:rsid w:val="00826669"/>
     <w:rsid w:val="008304A0"/>
     <w:rsid w:val="0083476E"/>
     <w:rsid w:val="008360CA"/>
     <w:rsid w:val="0083731A"/>
+    <w:rsid w:val="00837E18"/>
     <w:rsid w:val="00840157"/>
     <w:rsid w:val="00840CE7"/>
     <w:rsid w:val="00852C2F"/>
     <w:rsid w:val="00861B42"/>
+    <w:rsid w:val="0086298A"/>
     <w:rsid w:val="00863E0F"/>
     <w:rsid w:val="008640F4"/>
     <w:rsid w:val="00870C20"/>
     <w:rsid w:val="00871944"/>
     <w:rsid w:val="0087339A"/>
     <w:rsid w:val="00875851"/>
     <w:rsid w:val="00876F4C"/>
     <w:rsid w:val="00882227"/>
     <w:rsid w:val="00882D7D"/>
+    <w:rsid w:val="008835E4"/>
+    <w:rsid w:val="0088453D"/>
     <w:rsid w:val="0088733D"/>
     <w:rsid w:val="0089044D"/>
     <w:rsid w:val="00890C5E"/>
     <w:rsid w:val="008915FF"/>
     <w:rsid w:val="00891A74"/>
+    <w:rsid w:val="00892F27"/>
     <w:rsid w:val="008A4952"/>
     <w:rsid w:val="008A59CD"/>
     <w:rsid w:val="008A6512"/>
     <w:rsid w:val="008B259D"/>
     <w:rsid w:val="008B59F7"/>
     <w:rsid w:val="008C22F4"/>
     <w:rsid w:val="008C79CA"/>
     <w:rsid w:val="008D0461"/>
     <w:rsid w:val="008D4685"/>
     <w:rsid w:val="008D64C2"/>
     <w:rsid w:val="008D6523"/>
     <w:rsid w:val="008E023F"/>
     <w:rsid w:val="008F0113"/>
+    <w:rsid w:val="008F1871"/>
     <w:rsid w:val="008F24A9"/>
     <w:rsid w:val="008F35D4"/>
     <w:rsid w:val="008F45A1"/>
     <w:rsid w:val="0090111C"/>
     <w:rsid w:val="00901D9D"/>
     <w:rsid w:val="00902E20"/>
+    <w:rsid w:val="009041ED"/>
+    <w:rsid w:val="00910090"/>
     <w:rsid w:val="0091165F"/>
     <w:rsid w:val="00911810"/>
     <w:rsid w:val="00916A9F"/>
     <w:rsid w:val="00921EEB"/>
     <w:rsid w:val="00923D29"/>
+    <w:rsid w:val="00924A2D"/>
+    <w:rsid w:val="00930D76"/>
     <w:rsid w:val="009344D9"/>
     <w:rsid w:val="00934CDA"/>
     <w:rsid w:val="0093524E"/>
     <w:rsid w:val="009363B5"/>
     <w:rsid w:val="0094096B"/>
     <w:rsid w:val="0094107C"/>
     <w:rsid w:val="009448D7"/>
     <w:rsid w:val="009459DE"/>
     <w:rsid w:val="00945E94"/>
     <w:rsid w:val="00946695"/>
     <w:rsid w:val="00946C0A"/>
     <w:rsid w:val="009518FB"/>
     <w:rsid w:val="00954CB5"/>
     <w:rsid w:val="00955BD5"/>
     <w:rsid w:val="00956741"/>
     <w:rsid w:val="0096089A"/>
     <w:rsid w:val="00962CE5"/>
     <w:rsid w:val="009634A5"/>
+    <w:rsid w:val="00965FCB"/>
     <w:rsid w:val="00971A5D"/>
     <w:rsid w:val="00974BD1"/>
     <w:rsid w:val="00977775"/>
     <w:rsid w:val="00980A98"/>
     <w:rsid w:val="00984ED4"/>
+    <w:rsid w:val="009879AB"/>
+    <w:rsid w:val="009939B8"/>
+    <w:rsid w:val="00993AF0"/>
     <w:rsid w:val="00994219"/>
     <w:rsid w:val="00997009"/>
     <w:rsid w:val="00997138"/>
     <w:rsid w:val="009A2639"/>
     <w:rsid w:val="009A2CD9"/>
     <w:rsid w:val="009A2DA6"/>
+    <w:rsid w:val="009B1E01"/>
+    <w:rsid w:val="009B58E2"/>
     <w:rsid w:val="009B5F00"/>
     <w:rsid w:val="009C5F33"/>
+    <w:rsid w:val="009C71AD"/>
     <w:rsid w:val="009D1E13"/>
     <w:rsid w:val="009D2FBF"/>
     <w:rsid w:val="009D72EA"/>
     <w:rsid w:val="009D79A2"/>
     <w:rsid w:val="009D7B5D"/>
     <w:rsid w:val="009E0557"/>
     <w:rsid w:val="009E17AF"/>
     <w:rsid w:val="009E5583"/>
     <w:rsid w:val="009E7AEA"/>
     <w:rsid w:val="009F2934"/>
     <w:rsid w:val="009F5FA0"/>
     <w:rsid w:val="00A021B5"/>
     <w:rsid w:val="00A0367D"/>
     <w:rsid w:val="00A03816"/>
+    <w:rsid w:val="00A0480A"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A1227D"/>
     <w:rsid w:val="00A123A9"/>
     <w:rsid w:val="00A13037"/>
     <w:rsid w:val="00A15A8E"/>
     <w:rsid w:val="00A170E6"/>
     <w:rsid w:val="00A172C8"/>
     <w:rsid w:val="00A23860"/>
     <w:rsid w:val="00A34CF5"/>
     <w:rsid w:val="00A35EAD"/>
     <w:rsid w:val="00A41694"/>
+    <w:rsid w:val="00A43E29"/>
     <w:rsid w:val="00A449F5"/>
     <w:rsid w:val="00A472AA"/>
     <w:rsid w:val="00A47370"/>
     <w:rsid w:val="00A473A7"/>
     <w:rsid w:val="00A525E3"/>
+    <w:rsid w:val="00A52E07"/>
     <w:rsid w:val="00A54F01"/>
     <w:rsid w:val="00A56068"/>
     <w:rsid w:val="00A577D7"/>
     <w:rsid w:val="00A57CBA"/>
     <w:rsid w:val="00A60083"/>
     <w:rsid w:val="00A60D58"/>
     <w:rsid w:val="00A6210F"/>
+    <w:rsid w:val="00A62EBA"/>
+    <w:rsid w:val="00A70005"/>
     <w:rsid w:val="00A72A85"/>
     <w:rsid w:val="00A73A65"/>
     <w:rsid w:val="00A73F9F"/>
     <w:rsid w:val="00A812A3"/>
     <w:rsid w:val="00A815AB"/>
     <w:rsid w:val="00A81C05"/>
     <w:rsid w:val="00A82644"/>
     <w:rsid w:val="00A84339"/>
+    <w:rsid w:val="00A84C13"/>
     <w:rsid w:val="00A860F0"/>
     <w:rsid w:val="00A87070"/>
     <w:rsid w:val="00A9181F"/>
     <w:rsid w:val="00A91C28"/>
     <w:rsid w:val="00A93327"/>
     <w:rsid w:val="00A94272"/>
     <w:rsid w:val="00A945BD"/>
     <w:rsid w:val="00A94D25"/>
+    <w:rsid w:val="00A95352"/>
     <w:rsid w:val="00A97869"/>
     <w:rsid w:val="00AA0AC4"/>
     <w:rsid w:val="00AB183A"/>
     <w:rsid w:val="00AB35E9"/>
     <w:rsid w:val="00AB5145"/>
     <w:rsid w:val="00AB51DB"/>
     <w:rsid w:val="00AB6AC6"/>
     <w:rsid w:val="00AB6F88"/>
     <w:rsid w:val="00AB74AA"/>
     <w:rsid w:val="00AB786E"/>
     <w:rsid w:val="00AC141C"/>
     <w:rsid w:val="00AC4108"/>
     <w:rsid w:val="00AC61B1"/>
     <w:rsid w:val="00AC7AF7"/>
     <w:rsid w:val="00AD13B0"/>
     <w:rsid w:val="00AD1F5B"/>
     <w:rsid w:val="00AD2286"/>
     <w:rsid w:val="00AD25C5"/>
     <w:rsid w:val="00AD4D42"/>
     <w:rsid w:val="00AE2443"/>
     <w:rsid w:val="00AE5506"/>
     <w:rsid w:val="00AE5BE0"/>
     <w:rsid w:val="00AF1427"/>
+    <w:rsid w:val="00AF3D70"/>
     <w:rsid w:val="00AF4297"/>
     <w:rsid w:val="00AF6B73"/>
     <w:rsid w:val="00AF7674"/>
     <w:rsid w:val="00B01F68"/>
     <w:rsid w:val="00B025C3"/>
     <w:rsid w:val="00B0287B"/>
     <w:rsid w:val="00B11192"/>
     <w:rsid w:val="00B120B1"/>
     <w:rsid w:val="00B121F8"/>
     <w:rsid w:val="00B12332"/>
     <w:rsid w:val="00B1753E"/>
     <w:rsid w:val="00B2246C"/>
     <w:rsid w:val="00B236FA"/>
     <w:rsid w:val="00B2525E"/>
     <w:rsid w:val="00B25448"/>
     <w:rsid w:val="00B254FF"/>
     <w:rsid w:val="00B27A2A"/>
+    <w:rsid w:val="00B30449"/>
+    <w:rsid w:val="00B304E1"/>
     <w:rsid w:val="00B31BD5"/>
     <w:rsid w:val="00B32D08"/>
     <w:rsid w:val="00B3341A"/>
     <w:rsid w:val="00B3640F"/>
     <w:rsid w:val="00B420E4"/>
     <w:rsid w:val="00B44F32"/>
     <w:rsid w:val="00B46C70"/>
     <w:rsid w:val="00B56601"/>
     <w:rsid w:val="00B56FD0"/>
     <w:rsid w:val="00B57397"/>
     <w:rsid w:val="00B57B07"/>
     <w:rsid w:val="00B621D4"/>
     <w:rsid w:val="00B6307B"/>
     <w:rsid w:val="00B664D1"/>
     <w:rsid w:val="00B701B8"/>
     <w:rsid w:val="00B721B1"/>
     <w:rsid w:val="00B7241D"/>
     <w:rsid w:val="00B7343B"/>
     <w:rsid w:val="00B74533"/>
     <w:rsid w:val="00B75955"/>
     <w:rsid w:val="00B82B0F"/>
     <w:rsid w:val="00B83F36"/>
     <w:rsid w:val="00B8534C"/>
     <w:rsid w:val="00B87340"/>
+    <w:rsid w:val="00B902D9"/>
+    <w:rsid w:val="00B93FE6"/>
     <w:rsid w:val="00BA2F15"/>
     <w:rsid w:val="00BA431D"/>
     <w:rsid w:val="00BA4DCF"/>
     <w:rsid w:val="00BA6D5F"/>
     <w:rsid w:val="00BA7180"/>
     <w:rsid w:val="00BA786C"/>
     <w:rsid w:val="00BB06AF"/>
+    <w:rsid w:val="00BB5C71"/>
     <w:rsid w:val="00BB7170"/>
     <w:rsid w:val="00BC0BD5"/>
     <w:rsid w:val="00BC0F56"/>
     <w:rsid w:val="00BC5A50"/>
     <w:rsid w:val="00BC5B41"/>
     <w:rsid w:val="00BC7642"/>
     <w:rsid w:val="00BD05EA"/>
     <w:rsid w:val="00BD0660"/>
     <w:rsid w:val="00BD2B6C"/>
+    <w:rsid w:val="00BD6360"/>
     <w:rsid w:val="00BD7A01"/>
     <w:rsid w:val="00BE187D"/>
     <w:rsid w:val="00BE4213"/>
     <w:rsid w:val="00BE6713"/>
     <w:rsid w:val="00BE6802"/>
+    <w:rsid w:val="00BE693C"/>
     <w:rsid w:val="00BF0009"/>
     <w:rsid w:val="00BF021A"/>
     <w:rsid w:val="00BF0F14"/>
+    <w:rsid w:val="00BF14D0"/>
     <w:rsid w:val="00BF1FD3"/>
     <w:rsid w:val="00BF21F3"/>
     <w:rsid w:val="00BF2681"/>
     <w:rsid w:val="00BF53A2"/>
     <w:rsid w:val="00BF69AF"/>
+    <w:rsid w:val="00BF7CDD"/>
     <w:rsid w:val="00C01703"/>
     <w:rsid w:val="00C03041"/>
     <w:rsid w:val="00C03472"/>
     <w:rsid w:val="00C03A0B"/>
     <w:rsid w:val="00C05C52"/>
     <w:rsid w:val="00C14A00"/>
     <w:rsid w:val="00C1515D"/>
     <w:rsid w:val="00C16BAC"/>
     <w:rsid w:val="00C172E7"/>
     <w:rsid w:val="00C17BC4"/>
     <w:rsid w:val="00C17BDF"/>
     <w:rsid w:val="00C21D01"/>
     <w:rsid w:val="00C2752E"/>
     <w:rsid w:val="00C332AF"/>
     <w:rsid w:val="00C333B6"/>
     <w:rsid w:val="00C336E0"/>
     <w:rsid w:val="00C36A18"/>
     <w:rsid w:val="00C36BAA"/>
     <w:rsid w:val="00C37942"/>
     <w:rsid w:val="00C4107E"/>
     <w:rsid w:val="00C415CE"/>
     <w:rsid w:val="00C47E25"/>
     <w:rsid w:val="00C54052"/>
     <w:rsid w:val="00C545F2"/>
     <w:rsid w:val="00C618B9"/>
     <w:rsid w:val="00C63D8E"/>
+    <w:rsid w:val="00C653A8"/>
     <w:rsid w:val="00C664DA"/>
     <w:rsid w:val="00C67102"/>
     <w:rsid w:val="00C7010E"/>
+    <w:rsid w:val="00C71584"/>
     <w:rsid w:val="00C7531A"/>
     <w:rsid w:val="00C80E45"/>
     <w:rsid w:val="00C81AEF"/>
     <w:rsid w:val="00C82860"/>
     <w:rsid w:val="00C82F9C"/>
     <w:rsid w:val="00C84B8E"/>
+    <w:rsid w:val="00C87888"/>
     <w:rsid w:val="00C921BC"/>
     <w:rsid w:val="00C940F4"/>
     <w:rsid w:val="00C974EC"/>
     <w:rsid w:val="00C97CED"/>
     <w:rsid w:val="00CA12FA"/>
     <w:rsid w:val="00CA148C"/>
     <w:rsid w:val="00CA2185"/>
     <w:rsid w:val="00CB0BED"/>
     <w:rsid w:val="00CB2C76"/>
     <w:rsid w:val="00CB51DC"/>
     <w:rsid w:val="00CB7118"/>
     <w:rsid w:val="00CC0907"/>
     <w:rsid w:val="00CC217C"/>
+    <w:rsid w:val="00CC392C"/>
+    <w:rsid w:val="00CC6F15"/>
     <w:rsid w:val="00CD0325"/>
     <w:rsid w:val="00CD0B53"/>
     <w:rsid w:val="00CD3490"/>
     <w:rsid w:val="00CD594F"/>
     <w:rsid w:val="00CE207F"/>
     <w:rsid w:val="00CE29F1"/>
     <w:rsid w:val="00CE39C4"/>
     <w:rsid w:val="00CE5D63"/>
     <w:rsid w:val="00CF0317"/>
     <w:rsid w:val="00CF046E"/>
     <w:rsid w:val="00CF1264"/>
     <w:rsid w:val="00CF3E91"/>
     <w:rsid w:val="00CF4849"/>
     <w:rsid w:val="00D016BA"/>
     <w:rsid w:val="00D01FE1"/>
     <w:rsid w:val="00D0212B"/>
     <w:rsid w:val="00D0433E"/>
     <w:rsid w:val="00D043CD"/>
     <w:rsid w:val="00D058D1"/>
     <w:rsid w:val="00D072CF"/>
     <w:rsid w:val="00D11007"/>
     <w:rsid w:val="00D13761"/>
     <w:rsid w:val="00D14708"/>
     <w:rsid w:val="00D14CE0"/>
     <w:rsid w:val="00D16F7D"/>
     <w:rsid w:val="00D23137"/>
     <w:rsid w:val="00D24352"/>
     <w:rsid w:val="00D2582C"/>
     <w:rsid w:val="00D26629"/>
     <w:rsid w:val="00D50B03"/>
     <w:rsid w:val="00D50F0C"/>
     <w:rsid w:val="00D54E40"/>
     <w:rsid w:val="00D60AD4"/>
     <w:rsid w:val="00D61DF8"/>
     <w:rsid w:val="00D64BE8"/>
     <w:rsid w:val="00D65CF8"/>
     <w:rsid w:val="00D676AA"/>
     <w:rsid w:val="00D71F61"/>
     <w:rsid w:val="00D71F83"/>
     <w:rsid w:val="00D72C33"/>
     <w:rsid w:val="00D7408A"/>
     <w:rsid w:val="00D74E1D"/>
+    <w:rsid w:val="00D74F89"/>
     <w:rsid w:val="00D75EE5"/>
+    <w:rsid w:val="00D76D30"/>
+    <w:rsid w:val="00D8242B"/>
     <w:rsid w:val="00D82B16"/>
     <w:rsid w:val="00D84459"/>
     <w:rsid w:val="00D85EB3"/>
     <w:rsid w:val="00D87137"/>
     <w:rsid w:val="00D918C6"/>
     <w:rsid w:val="00D92382"/>
     <w:rsid w:val="00D93EB2"/>
     <w:rsid w:val="00DA14D6"/>
     <w:rsid w:val="00DA3063"/>
     <w:rsid w:val="00DA4E4A"/>
+    <w:rsid w:val="00DA5914"/>
     <w:rsid w:val="00DA7083"/>
     <w:rsid w:val="00DA7E4E"/>
     <w:rsid w:val="00DB0610"/>
+    <w:rsid w:val="00DB14CF"/>
     <w:rsid w:val="00DB162F"/>
     <w:rsid w:val="00DB2628"/>
     <w:rsid w:val="00DB2ED1"/>
+    <w:rsid w:val="00DB4948"/>
     <w:rsid w:val="00DB6833"/>
     <w:rsid w:val="00DB6DFF"/>
     <w:rsid w:val="00DC0D81"/>
     <w:rsid w:val="00DC1D2D"/>
     <w:rsid w:val="00DC2D84"/>
     <w:rsid w:val="00DC49EE"/>
     <w:rsid w:val="00DC659D"/>
     <w:rsid w:val="00DC6EA1"/>
     <w:rsid w:val="00DD2E31"/>
     <w:rsid w:val="00DD5376"/>
     <w:rsid w:val="00DE1D59"/>
     <w:rsid w:val="00DE5936"/>
     <w:rsid w:val="00DE698E"/>
     <w:rsid w:val="00DF059A"/>
     <w:rsid w:val="00DF4EB7"/>
     <w:rsid w:val="00E02B98"/>
     <w:rsid w:val="00E05FB4"/>
     <w:rsid w:val="00E06C0E"/>
     <w:rsid w:val="00E07DCB"/>
     <w:rsid w:val="00E101E6"/>
     <w:rsid w:val="00E11773"/>
     <w:rsid w:val="00E11985"/>
     <w:rsid w:val="00E14456"/>
     <w:rsid w:val="00E1448A"/>
     <w:rsid w:val="00E23879"/>
     <w:rsid w:val="00E26E7C"/>
+    <w:rsid w:val="00E33294"/>
     <w:rsid w:val="00E341F5"/>
     <w:rsid w:val="00E34949"/>
+    <w:rsid w:val="00E356B3"/>
+    <w:rsid w:val="00E359AC"/>
     <w:rsid w:val="00E36A05"/>
     <w:rsid w:val="00E3729D"/>
     <w:rsid w:val="00E3771E"/>
     <w:rsid w:val="00E40FE3"/>
     <w:rsid w:val="00E4796A"/>
     <w:rsid w:val="00E50480"/>
     <w:rsid w:val="00E560D4"/>
     <w:rsid w:val="00E60104"/>
     <w:rsid w:val="00E60B78"/>
     <w:rsid w:val="00E62CFB"/>
     <w:rsid w:val="00E643E6"/>
     <w:rsid w:val="00E65972"/>
     <w:rsid w:val="00E67F7C"/>
     <w:rsid w:val="00E72631"/>
     <w:rsid w:val="00E7304A"/>
     <w:rsid w:val="00E7356C"/>
     <w:rsid w:val="00E80F04"/>
     <w:rsid w:val="00E81D4B"/>
     <w:rsid w:val="00E8322D"/>
     <w:rsid w:val="00E84954"/>
+    <w:rsid w:val="00E91960"/>
     <w:rsid w:val="00E971E4"/>
     <w:rsid w:val="00EA15EB"/>
     <w:rsid w:val="00EA5C6E"/>
     <w:rsid w:val="00EB0111"/>
     <w:rsid w:val="00EB2936"/>
     <w:rsid w:val="00EB31FD"/>
+    <w:rsid w:val="00EB33FC"/>
+    <w:rsid w:val="00EB3FA1"/>
     <w:rsid w:val="00EB4098"/>
     <w:rsid w:val="00EB4800"/>
+    <w:rsid w:val="00EB5513"/>
     <w:rsid w:val="00EB66D4"/>
     <w:rsid w:val="00EC2BEF"/>
     <w:rsid w:val="00EC32E4"/>
     <w:rsid w:val="00EC38DD"/>
     <w:rsid w:val="00EC5459"/>
+    <w:rsid w:val="00EC718C"/>
     <w:rsid w:val="00ED21B9"/>
     <w:rsid w:val="00ED23C5"/>
     <w:rsid w:val="00ED3016"/>
     <w:rsid w:val="00ED36A2"/>
     <w:rsid w:val="00ED41EE"/>
     <w:rsid w:val="00ED4F62"/>
     <w:rsid w:val="00ED78CA"/>
     <w:rsid w:val="00EE1936"/>
     <w:rsid w:val="00EE3250"/>
     <w:rsid w:val="00EE34F4"/>
     <w:rsid w:val="00EE6637"/>
     <w:rsid w:val="00EF0858"/>
     <w:rsid w:val="00EF2EC1"/>
     <w:rsid w:val="00EF77AC"/>
     <w:rsid w:val="00F00143"/>
     <w:rsid w:val="00F00239"/>
     <w:rsid w:val="00F04798"/>
     <w:rsid w:val="00F07317"/>
     <w:rsid w:val="00F07A91"/>
     <w:rsid w:val="00F07BF0"/>
     <w:rsid w:val="00F1280C"/>
     <w:rsid w:val="00F1745F"/>
     <w:rsid w:val="00F22492"/>
     <w:rsid w:val="00F2424D"/>
     <w:rsid w:val="00F260FF"/>
     <w:rsid w:val="00F2669E"/>
     <w:rsid w:val="00F30309"/>
+    <w:rsid w:val="00F30DCC"/>
     <w:rsid w:val="00F3201A"/>
+    <w:rsid w:val="00F37962"/>
     <w:rsid w:val="00F37FD7"/>
     <w:rsid w:val="00F4404A"/>
     <w:rsid w:val="00F44155"/>
     <w:rsid w:val="00F46A72"/>
     <w:rsid w:val="00F47654"/>
     <w:rsid w:val="00F51903"/>
     <w:rsid w:val="00F52BF7"/>
     <w:rsid w:val="00F53BF9"/>
     <w:rsid w:val="00F54C4B"/>
+    <w:rsid w:val="00F6073D"/>
     <w:rsid w:val="00F60A9A"/>
     <w:rsid w:val="00F627A1"/>
     <w:rsid w:val="00F6491A"/>
     <w:rsid w:val="00F65CF7"/>
     <w:rsid w:val="00F708B5"/>
     <w:rsid w:val="00F70E4E"/>
     <w:rsid w:val="00F717D5"/>
     <w:rsid w:val="00F71A14"/>
+    <w:rsid w:val="00F73F2F"/>
     <w:rsid w:val="00F76ACF"/>
     <w:rsid w:val="00F77681"/>
+    <w:rsid w:val="00F80F5B"/>
     <w:rsid w:val="00F81AB1"/>
+    <w:rsid w:val="00F8674C"/>
     <w:rsid w:val="00F87FA1"/>
     <w:rsid w:val="00F92B08"/>
     <w:rsid w:val="00F9367D"/>
     <w:rsid w:val="00F96591"/>
     <w:rsid w:val="00F96805"/>
     <w:rsid w:val="00F97E1E"/>
     <w:rsid w:val="00FA0930"/>
     <w:rsid w:val="00FA0E28"/>
     <w:rsid w:val="00FA1000"/>
     <w:rsid w:val="00FA3FCD"/>
     <w:rsid w:val="00FA712B"/>
     <w:rsid w:val="00FB3A6D"/>
     <w:rsid w:val="00FB3E50"/>
     <w:rsid w:val="00FB7052"/>
     <w:rsid w:val="00FB71FF"/>
     <w:rsid w:val="00FC022A"/>
     <w:rsid w:val="00FC3D30"/>
     <w:rsid w:val="00FC713F"/>
     <w:rsid w:val="00FD2549"/>
     <w:rsid w:val="00FD4451"/>
     <w:rsid w:val="00FD74EE"/>
     <w:rsid w:val="00FD7A7B"/>
     <w:rsid w:val="00FD7C75"/>
     <w:rsid w:val="00FD7F76"/>
     <w:rsid w:val="00FE0BAD"/>
     <w:rsid w:val="00FE3065"/>
     <w:rsid w:val="00FE6001"/>
     <w:rsid w:val="00FE62D8"/>
     <w:rsid w:val="00FF1DA0"/>
     <w:rsid w:val="00FF38EA"/>
+    <w:rsid w:val="00FF5636"/>
     <w:rsid w:val="00FF66FB"/>
     <w:rsid w:val="052F6FDF"/>
     <w:rsid w:val="14E5B20A"/>
     <w:rsid w:val="1DD2AD23"/>
     <w:rsid w:val="22BBE561"/>
     <w:rsid w:val="25FB02AC"/>
     <w:rsid w:val="26D29C47"/>
     <w:rsid w:val="3230C65F"/>
     <w:rsid w:val="3662AF7A"/>
     <w:rsid w:val="36FA8D4B"/>
     <w:rsid w:val="3757E695"/>
     <w:rsid w:val="39E84FEB"/>
     <w:rsid w:val="3D5B5353"/>
     <w:rsid w:val="41BC1C5F"/>
     <w:rsid w:val="4613F4AA"/>
     <w:rsid w:val="47C4E4CB"/>
     <w:rsid w:val="492B59DB"/>
     <w:rsid w:val="4CA2B31B"/>
     <w:rsid w:val="4F378C48"/>
     <w:rsid w:val="52F36840"/>
     <w:rsid w:val="54AD3A44"/>
     <w:rsid w:val="567DF880"/>
     <w:rsid w:val="57C34404"/>
     <w:rsid w:val="61619759"/>
     <w:rsid w:val="6A7993F2"/>
@@ -5461,55 +5947,55 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00FF5636"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -6082,51 +6568,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2116628392">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/talking-with-god-booklet/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/now-youre-talking-booklet/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.store.lutheranmedia.org.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/wheres-god-in-all-of-this-booklet/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.store.lutheranmedia.org.au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/chronic-pain-booklet/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/theres-more-to-anger-than-getting-mad-booklet/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lutheranmedia.org.au/calendar-competition/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/talking-openly-with-kids-booklet/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/now-youre-talking-booklet/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lutheranmedia.org.au/calendar-competition/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/why-do-bad-things-happen-booklet/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6392,60 +6878,79 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2a8cafc4-8f27-4288-84b3-4e851c1821c8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Purpose xmlns="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xsi:nil="true"/>
+    <FinancialCode xmlns="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xsi:nil="true"/>
+    <TaxCatchAll xmlns="adcf82a4-c918-4c89-a196-e74c4365b281" xsi:nil="true"/>
+    <CalendarCompFavs xmlns="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xsi:nil="true"/>
+    <Month xmlns="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100303F93F47571D74D9F4D96D391293BBA" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dadc3cd1ad28ce1bf42a250aa759b895">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xmlns:ns3="adcf82a4-c918-4c89-a196-e74c4365b281" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="987cd4ad409c7b5ebef3be28b6df8df1" ns2:_="" ns3:_="">
     <xsd:import namespace="2a8cafc4-8f27-4288-84b3-4e851c1821c8"/>
     <xsd:import namespace="adcf82a4-c918-4c89-a196-e74c4365b281"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Purpose" minOccurs="0"/>
                 <xsd:element ref="ns2:FinancialCode" minOccurs="0"/>
                 <xsd:element ref="ns2:CalendarCompFavs" minOccurs="0"/>
                 <xsd:element ref="ns2:Month" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
@@ -6687,103 +7192,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</p:properties>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D90264F4-E617-434E-9BD1-EBC2ADF129F9}">
-[...10 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DBCE100-3264-4998-97CB-AEE3170738C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2a8cafc4-8f27-4288-84b3-4e851c1821c8"/>
     <ds:schemaRef ds:uri="adcf82a4-c918-4c89-a196-e74c4365b281"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D90264F4-E617-434E-9BD1-EBC2ADF129F9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4615A3A2-21E7-48DA-A341-41A2D45BF3BA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2a8cafc4-8f27-4288-84b3-4e851c1821c8"/>
+    <ds:schemaRef ds:uri="adcf82a4-c918-4c89-a196-e74c4365b281"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B53C7348-AF85-4164-9E1B-DB866B23419B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>196</Words>
-  <Characters>1296</Characters>
+  <Words>288</Words>
+  <Characters>1499</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>117</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1459</CharactersWithSpaces>
+  <CharactersWithSpaces>1766</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Elysia McEwen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100303F93F47571D74D9F4D96D391293BBA</vt:lpwstr>
   </property>