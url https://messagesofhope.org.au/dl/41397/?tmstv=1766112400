--- v1 (2026-05-12)
+++ v2 (2026-06-26)
@@ -8,51 +8,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="666CB167" w14:textId="72BB8E60" w:rsidR="00E643E6" w:rsidRDefault="004076EE" w:rsidP="00E643E6">
+    <w:p w14:paraId="666CB167" w14:textId="33E8ED49" w:rsidR="00E643E6" w:rsidRDefault="004076EE" w:rsidP="00E643E6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16082F93" wp14:editId="02043A81">
             <wp:simplePos x="0" y="0"/>
@@ -155,51 +155,51 @@
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52BE7BF9" w14:textId="77777777" w:rsidR="004076EE" w:rsidRDefault="004076EE" w:rsidP="000013E3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="586C2CF4" w14:textId="1D5D7929" w:rsidR="00A35EAD" w:rsidRPr="00824347" w:rsidRDefault="57C34404" w:rsidP="000013E3">
+    <w:p w14:paraId="586C2CF4" w14:textId="4CE0ECA4" w:rsidR="00A35EAD" w:rsidRPr="00824347" w:rsidRDefault="57C34404" w:rsidP="000013E3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Dreaming Outloud Pro"/>
           <w:color w:val="0082CB"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61619759">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
@@ -244,1893 +244,1498 @@
           <w:color w:val="0082CB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="54AD3A44" w:rsidRPr="00824347">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="00993AF0">
+      <w:r w:rsidR="0099045D">
         <w:rPr>
           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Dreaming Outloud Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>May</w:t>
+        <w:t>Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Dreaming Outloud Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0082CB"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>ly</w:t>
       </w:r>
       <w:r w:rsidR="47C4E4CB">
         <w:rPr>
           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Dreaming Outloud Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00140073">
         <w:rPr>
           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Dreaming Outloud Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025042CA" w14:textId="1939E982" w:rsidR="00C7531A" w:rsidRPr="00824347" w:rsidRDefault="003F27B4">
+    <w:p w14:paraId="025042CA" w14:textId="2A1D55D0" w:rsidR="00C7531A" w:rsidRPr="00824347" w:rsidRDefault="00695385">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005255C7">
+      <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
+          <w:color w:val="0082CB"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75B244F2" wp14:editId="73997180">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21B75750" wp14:editId="3E3B3F9F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>4810125</wp:posOffset>
+              <wp:posOffset>4465674</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>3853815</wp:posOffset>
+              <wp:posOffset>2885470</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1676400" cy="1852246"/>
-            <wp:effectExtent l="190500" t="190500" r="190500" b="186690"/>
+            <wp:extent cx="1794539" cy="2243174"/>
+            <wp:effectExtent l="133350" t="76200" r="72390" b="138430"/>
             <wp:wrapNone/>
-            <wp:docPr id="1953033120" name="Picture 3"/>
+            <wp:docPr id="2139101391" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
+                  <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect l="4971" t="11432" r="6172" b="10040"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1676400" cy="1852246"/>
+                      <a:ext cx="1794539" cy="2243174"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-                      <a:avLst/>
+                    <a:prstGeom prst="roundRect">
+                      <a:avLst>
+                        <a:gd name="adj" fmla="val 16667"/>
+                      </a:avLst>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
-                      <a:outerShdw blurRad="190500" algn="tl" rotWithShape="0">
+                      <a:outerShdw blurRad="76200" dist="38100" dir="7800000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
-                          <a:alpha val="70000"/>
+                          <a:alpha val="40000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
-                    <a:extLst>
-[...3 lines deleted...]
-                    </a:extLst>
+                    <a:scene3d>
+                      <a:camera prst="orthographicFront"/>
+                      <a:lightRig rig="contrasting" dir="t">
+                        <a:rot lat="0" lon="0" rev="4200000"/>
+                      </a:lightRig>
+                    </a:scene3d>
+                    <a:sp3d prstMaterial="plastic">
+                      <a:bevelT w="381000" h="114300" prst="relaxedInset"/>
+                      <a:contourClr>
+                        <a:srgbClr val="969696"/>
+                      </a:contourClr>
+                    </a:sp3d>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2852"/>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="1984"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A60083" w:rsidRPr="0026293C" w14:paraId="48549667" w14:textId="77777777" w:rsidTr="14E5B20A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2852" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0082CB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7437B8D6" w14:textId="6C09025E" w:rsidR="00A60083" w:rsidRPr="00B420E4" w:rsidRDefault="00993AF0">
+          <w:p w14:paraId="7437B8D6" w14:textId="37074A9F" w:rsidR="00A60083" w:rsidRPr="00B420E4" w:rsidRDefault="0088707A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>3 May</w:t>
+              <w:t>5 July</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18BADCB0" w14:textId="08CF73BE" w:rsidR="00A60083" w:rsidRPr="00B420E4" w:rsidRDefault="00993AF0">
+          <w:p w14:paraId="18BADCB0" w14:textId="7D61DC1A" w:rsidR="00A60083" w:rsidRPr="00B420E4" w:rsidRDefault="0088707A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="EE0000"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asante </w:t>
-[...32 lines deleted...]
-              <w:t>gratitude in giving</w:t>
+              <w:t>Alone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53B0FFDD" w14:textId="7860F8FC" w:rsidR="00A60083" w:rsidRPr="00B420E4" w:rsidRDefault="00A60083" w:rsidP="0089044D">
+          <w:p w14:paraId="53B0FFDD" w14:textId="480BB054" w:rsidR="00A60083" w:rsidRPr="00B420E4" w:rsidRDefault="00A60083" w:rsidP="0089044D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk211414122"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00B420E4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="0010028D">
+            <w:r w:rsidR="00F53045">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Interview</w:t>
+              <w:t>James Winderlich</w:t>
             </w:r>
             <w:r w:rsidRPr="00B420E4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A60083" w:rsidRPr="0026293C" w14:paraId="5054E9E3" w14:textId="77777777" w:rsidTr="14E5B20A">
         <w:trPr>
           <w:trHeight w:val="755"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="701AD471" w14:textId="3CB0A7E0" w:rsidR="00A60083" w:rsidRPr="00FA0E28" w:rsidRDefault="00713937" w:rsidP="009939B8">
+          <w:p w14:paraId="701AD471" w14:textId="5166B08B" w:rsidR="00A60083" w:rsidRPr="00FA0E28" w:rsidRDefault="00B605AD" w:rsidP="009939B8">
             <w:pPr>
               <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hear Mary Obara, who works for Lutheran World Federation, share about </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00375F98">
+              <w:t xml:space="preserve">What is it like to </w:t>
+            </w:r>
+            <w:r w:rsidR="007872F2">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">her experience as an aid worker in Kenya and Somalia. Hear </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003F25B6">
+              <w:t>feel</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>how people in the midst of suffering find hope.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006661E2">
+              <w:t xml:space="preserve"> all alone</w:t>
+            </w:r>
+            <w:r w:rsidR="007872F2">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="001576F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> even though you might be surrounded by people</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidR="001576F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+            <w:r w:rsidR="00683ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ames Winderlich explores </w:t>
+            </w:r>
+            <w:r w:rsidR="0039071E">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:r w:rsidR="00683ADA">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> loneliness </w:t>
+            </w:r>
+            <w:r w:rsidR="0039071E">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>looks like and how to find connection</w:t>
+            </w:r>
+            <w:r w:rsidR="00655E08">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> when you feel alone.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A35EAD" w:rsidRPr="0026293C" w14:paraId="7B2151A0" w14:textId="77777777" w:rsidTr="14E5B20A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2852" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0082CB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48467AC4" w14:textId="4B8B1F2A" w:rsidR="00A35EAD" w:rsidRPr="00B420E4" w:rsidRDefault="00AF3D70" w:rsidP="00C7531A">
+          <w:p w14:paraId="48467AC4" w14:textId="7DDDA142" w:rsidR="00A35EAD" w:rsidRPr="00B420E4" w:rsidRDefault="00F53045" w:rsidP="00C7531A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>10 May</w:t>
+              <w:t>12 July</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52E09E26" w14:textId="3BCA05CF" w:rsidR="00A35EAD" w:rsidRPr="00B420E4" w:rsidRDefault="00AF3D70" w:rsidP="00C7531A">
+          <w:p w14:paraId="52E09E26" w14:textId="4121A5E1" w:rsidR="00A35EAD" w:rsidRPr="00B420E4" w:rsidRDefault="00465CC9" w:rsidP="00C7531A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Mums you don’t have to be perfect</w:t>
+              <w:t>Cosmic Curiosity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E1FF5B1" w14:textId="1722D21B" w:rsidR="00A35EAD" w:rsidRPr="00B420E4" w:rsidRDefault="00A35EAD" w:rsidP="0089044D">
+          <w:p w14:paraId="0E1FF5B1" w14:textId="1B50477F" w:rsidR="00A35EAD" w:rsidRPr="00B420E4" w:rsidRDefault="00A35EAD" w:rsidP="0089044D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B420E4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="000966B6">
+            <w:r w:rsidR="00465CC9">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Discussion</w:t>
+              <w:t xml:space="preserve">NEW </w:t>
+            </w:r>
+            <w:r w:rsidR="00F53045">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Interview</w:t>
             </w:r>
             <w:r w:rsidRPr="00B420E4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB0610" w:rsidRPr="0026293C" w14:paraId="76D93810" w14:textId="77777777" w:rsidTr="14E5B20A">
         <w:trPr>
           <w:trHeight w:val="769"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D625D99" w14:textId="7D36FF23" w:rsidR="00DB0610" w:rsidRPr="006A570A" w:rsidRDefault="006B63D9" w:rsidP="006A570A">
+          <w:p w14:paraId="3D625D99" w14:textId="3E7F0450" w:rsidR="00DB0610" w:rsidRPr="006A570A" w:rsidRDefault="006565C5" w:rsidP="006A570A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B63D9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>As mothers, we often feel like we’re not doing a very good job, and that everyone else seems to have it all under control. Listen to Celia chat with Ali Hoopmann about what it means to be a mum – warts and all!</w:t>
+              <w:t xml:space="preserve">Do you ever look at the night sky and wonder how </w:t>
+            </w:r>
+            <w:r w:rsidR="00760522">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> universe came to be? Liam </w:t>
+            </w:r>
+            <w:r w:rsidR="0017080B">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>asks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> questions </w:t>
+            </w:r>
+            <w:r w:rsidR="0017080B">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>about</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> faith and the </w:t>
+            </w:r>
+            <w:r w:rsidR="00760522">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>cosmos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with </w:t>
+            </w:r>
+            <w:r w:rsidR="00760522">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>trained astrophysicist, Ben Ridley.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0026293C" w:rsidRPr="0026293C" w14:paraId="717A4325" w14:textId="77777777" w:rsidTr="14E5B20A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2852" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0082CB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01AD89E8" w14:textId="4E0F1A42" w:rsidR="0026293C" w:rsidRPr="00B420E4" w:rsidRDefault="0010028D" w:rsidP="00C7531A">
+          <w:p w14:paraId="01AD89E8" w14:textId="2F6B4F30" w:rsidR="0026293C" w:rsidRPr="00B420E4" w:rsidRDefault="00F53045" w:rsidP="00C7531A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>17 May</w:t>
+              <w:t>19 July</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79903C28" w14:textId="77B6A585" w:rsidR="0026293C" w:rsidRPr="00B420E4" w:rsidRDefault="006B63D9" w:rsidP="14E5B20A">
+          <w:p w14:paraId="79903C28" w14:textId="43A0FDCA" w:rsidR="0026293C" w:rsidRPr="00B420E4" w:rsidRDefault="00F53045" w:rsidP="14E5B20A">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Toxic anger</w:t>
+              <w:t>Legless</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D60B130" w14:textId="32C2C251" w:rsidR="0026293C" w:rsidRPr="00B420E4" w:rsidRDefault="0026293C" w:rsidP="0089044D">
+          <w:p w14:paraId="2D60B130" w14:textId="53F9FC8B" w:rsidR="0026293C" w:rsidRPr="00B420E4" w:rsidRDefault="0026293C" w:rsidP="0089044D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B420E4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="006B63D9">
+            <w:r w:rsidR="00D94D6B">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>James Winderlich</w:t>
+              <w:t>Interview</w:t>
             </w:r>
             <w:r w:rsidRPr="00B420E4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC0F56" w:rsidRPr="00BC0F56" w14:paraId="05F0937B" w14:textId="77777777" w:rsidTr="14E5B20A">
         <w:trPr>
           <w:trHeight w:val="714"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16FD13E2" w14:textId="56C35AC0" w:rsidR="00BC0F56" w:rsidRPr="00BC0F56" w:rsidRDefault="00CC6F15" w:rsidP="00BC0F56">
+          <w:p w14:paraId="16FD13E2" w14:textId="04953317" w:rsidR="00BC0F56" w:rsidRPr="00BC0F56" w:rsidRDefault="000E1039" w:rsidP="00BC0F56">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hear James Winderlich reflect on anger. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006346F9">
+              <w:t xml:space="preserve">Tragedy can </w:t>
+            </w:r>
+            <w:r w:rsidR="00557196">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>What can we do when anger gets out of control? Can we get something positive out of anger?</w:t>
+              <w:t xml:space="preserve">radically </w:t>
+            </w:r>
+            <w:r w:rsidR="00F43DC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>change your perspective on life</w:t>
+            </w:r>
+            <w:r w:rsidR="00557196">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="000B7B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Hear Dean and Coralie share how</w:t>
+            </w:r>
+            <w:r w:rsidR="0017080B">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> their</w:t>
+            </w:r>
+            <w:r w:rsidR="000B7B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> life changed dramatically when Dean </w:t>
+            </w:r>
+            <w:r w:rsidR="008443C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>lost both his legs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C7531A" w:rsidRPr="00C7531A" w14:paraId="069CCD58" w14:textId="77777777" w:rsidTr="14E5B20A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2852" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0082CB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16E7FA6F" w14:textId="35B79AF1" w:rsidR="00C7531A" w:rsidRPr="00B420E4" w:rsidRDefault="006346F9" w:rsidP="00CA12FA">
+          <w:p w14:paraId="16E7FA6F" w14:textId="17A48DEA" w:rsidR="00C7531A" w:rsidRPr="00B420E4" w:rsidRDefault="00093CD3" w:rsidP="00CA12FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>24 May</w:t>
+              <w:t>26 July</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C7F3895" w14:textId="5841A93D" w:rsidR="00C7531A" w:rsidRPr="00B420E4" w:rsidRDefault="006346F9" w:rsidP="00CA12FA">
+          <w:p w14:paraId="5C7F3895" w14:textId="5A320157" w:rsidR="00C7531A" w:rsidRPr="00B420E4" w:rsidRDefault="00093CD3" w:rsidP="00CA12FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006346F9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="EE0000"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Family and ability</w:t>
+              <w:t>Great expectations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17AA982E" w14:textId="0FB1670C" w:rsidR="00C7531A" w:rsidRPr="00B420E4" w:rsidRDefault="00C7531A" w:rsidP="0089044D">
+          <w:p w14:paraId="17AA982E" w14:textId="716D91D5" w:rsidR="00C7531A" w:rsidRPr="00B420E4" w:rsidRDefault="00C7531A" w:rsidP="0089044D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B420E4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00D14708">
+            <w:r w:rsidR="00E0192A">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Interview</w:t>
+              <w:t>Richard Fox</w:t>
             </w:r>
             <w:r w:rsidRPr="00B420E4">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00670B65" w:rsidRPr="00670B65" w14:paraId="3203BAB8" w14:textId="77777777" w:rsidTr="00D76D30">
         <w:trPr>
           <w:trHeight w:val="683"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="487E5806" w14:textId="45BB4067" w:rsidR="00670B65" w:rsidRPr="00C03041" w:rsidRDefault="006346F9" w:rsidP="00670B65">
+          <w:p w14:paraId="487E5806" w14:textId="249E03B7" w:rsidR="00670B65" w:rsidRPr="00C03041" w:rsidRDefault="00676199" w:rsidP="00670B65">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raising a child with a disability can be tough. Hear Bart’s story of how his family </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D74F89">
+              <w:t xml:space="preserve">Have you ever had grand dreams of being great at something, only for them to disappear? Richard reflects on </w:t>
+            </w:r>
+            <w:r w:rsidR="000150A1">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>embraced their son’s abilities and focussed on the positives in challenging times.</w:t>
-[...173 lines deleted...]
-              <w:t>Raising a child with a disability can be tough. Hear Bart’s story of how his family embraced their son’s abilities and focussed on the positives in challenging times.</w:t>
+              <w:t>what happens when life doesn’t turn out the way we’d hoped.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D76D30" w:rsidRPr="00670B65" w14:paraId="73B60ED2" w14:textId="77777777" w:rsidTr="14E5B20A">
         <w:trPr>
           <w:trHeight w:val="927"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C3B16E0" w14:textId="06CD9E2D" w:rsidR="00D74F89" w:rsidRDefault="00D74F89" w:rsidP="00670B65">
+          <w:p w14:paraId="4C3B16E0" w14:textId="1F12B2B8" w:rsidR="00D74F89" w:rsidRDefault="00334669" w:rsidP="00670B65">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D3A4EB6" wp14:editId="4CABD04F">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D3A4EB6" wp14:editId="5A07C3C4">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>-158750</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>263525</wp:posOffset>
+                        <wp:posOffset>253365</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="4800600" cy="2076450"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:extent cx="4089400" cy="1809750"/>
+                      <wp:effectExtent l="0" t="0" r="25400" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="668535638" name="Rounded Rectangle 2">
                         <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{159B6868-AC12-4510-ACF7-CDBAEC26AD51}"/>
                           </a:ext>
                         </a:extLst>
                       </wp:docPr>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="4800600" cy="2076450"/>
+                                <a:ext cx="4089400" cy="1809750"/>
                               </a:xfrm>
                               <a:prstGeom prst="roundRect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="19050">
                                 <a:solidFill>
                                   <a:srgbClr val="B5BE00"/>
                                 </a:solidFill>
                               </a:ln>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="2">
                                 <a:schemeClr val="accent1">
                                   <a:shade val="15000"/>
                                 </a:schemeClr>
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="34E8B094" w14:textId="6AE13608" w:rsidR="00044162" w:rsidRDefault="00A52E07" w:rsidP="00F71A14">
+                                <w:p w14:paraId="34E8B094" w14:textId="4629300E" w:rsidR="00044162" w:rsidRDefault="00C365A2" w:rsidP="00F71A14">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="B5BE00"/>
                                       <w:sz w:val="40"/>
                                       <w:szCs w:val="40"/>
                                       <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                         <w14:noFill/>
                                         <w14:prstDash w14:val="solid"/>
                                         <w14:bevel/>
                                       </w14:textOutline>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="B5BE00"/>
                                       <w:sz w:val="40"/>
                                       <w:szCs w:val="40"/>
                                       <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                         <w14:noFill/>
                                         <w14:prstDash w14:val="solid"/>
                                         <w14:bevel/>
                                       </w14:textOutline>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">Calendar competition </w:t>
-[...31 lines deleted...]
-                                    <w:t>!</w:t>
+                                    <w:t>Calendar entries are in –Thank you!</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="2FD0B914" w14:textId="7C7BB2D3" w:rsidR="00044162" w:rsidRPr="00044162" w:rsidRDefault="001D1145" w:rsidP="00044162">
+                                <w:p w14:paraId="2FD0B914" w14:textId="74A2401C" w:rsidR="00044162" w:rsidRPr="00044162" w:rsidRDefault="00C365A2" w:rsidP="00044162">
                                   <w:pPr>
                                     <w:spacing w:before="120"/>
                                     <w:ind w:right="70"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
-                                    <w:t>Last chance to enter the Lutheran Media 2027 Calendar competition</w:t>
-[...10 lines deleted...]
-                                    <w:t>!</w:t>
+                                    <w:t>A huge thank you to all the entrants in the Lutheran Media 2027 Calendar competition.</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="4C72D775" w14:textId="1D4F1BB6" w:rsidR="00CC392C" w:rsidRDefault="004753F7" w:rsidP="00C87888">
+                                <w:p w14:paraId="37D97EED" w14:textId="2B1B9F83" w:rsidR="008B4F5A" w:rsidRDefault="00C365A2" w:rsidP="00C87888">
                                   <w:pPr>
                                     <w:spacing w:before="120" w:after="120"/>
                                     <w:ind w:right="70"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">If you have an inspiring and original image you’d like to see featured in our 2027 calendar, </w:t>
+                                    <w:t xml:space="preserve">We were overwhelmed with almost double the entries compared to last year. </w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00CC392C">
+                                  <w:r w:rsidR="00E60539">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">send in your entry </w:t>
+                                    <w:t>Our judges are now in the process of determining a shortlist</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="003B5297">
+                                  <w:r w:rsidR="00292ED6">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
-                                    <w:t>via our website</w:t>
+                                    <w:t xml:space="preserve"> and winners will be notified</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00CC392C">
-[...8 lines deleted...]
-                                  <w:r w:rsidR="00661152">
+                                  <w:r w:rsidR="000A0BF4">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
-                                  <w:hyperlink r:id="rId11" w:history="1">
-[...10 lines deleted...]
-                                  <w:r w:rsidR="003B5297">
+                                  <w:r w:rsidR="00CC170F">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve"> </w:t>
+                                    <w:t xml:space="preserve">by the end of July. </w:t>
                                   </w:r>
-                                </w:p>
-[...142 lines deleted...]
-                                  </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:roundrect w14:anchorId="4D3A4EB6" id="Rounded Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.5pt;margin-top:20.75pt;width:378pt;height:163.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6g/MSkAIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+0ESR9BnSJt12FA&#10;0RZth54VWYoFyKImKbGzXz9KfiToih2GXWTKJD+Sn0heXrW1JjvhvAJT0MlJTokwHEplNgX98Xr3&#10;5ZwSH5gpmQYjCroXnl4tP3+6bOxCTKECXQpHEMT4RWMLWoVgF1nmeSVq5k/ACoNKCa5mAa9uk5WO&#10;NYhe62ya56dZA660DrjwHv/edkq6TPhSCh4epfQiEF1QzC2k06VzHc9seckWG8dspXifBvuHLGqm&#10;DAYdoW5ZYGTr1B9QteIOPMhwwqHOQErFRaoBq5nk76p5qZgVqRYkx9uRJv//YPnD7sU+OaShsX7h&#10;UYxVtNLV8Yv5kTaRtR/JEm0gHH/OzpH+HDnlqJvmZ6ezeaIzO7hb58M3ATWJQkEdbE35jE+SmGK7&#10;ex8wLtoPdjGkgTuldXoWbUiDPXWRI3BUedCqjNp0cZv1jXZkx/Blr+fXXzGVDu3IDLG1wRCH2pIU&#10;9lpEDG2ehSSqxGqmXYTYdmKEZZwLEyadqmKl6KJN5vkh2OCRCkmAEVliliN2DzBYdiADdpdzbx9d&#10;Rera0bkv/W/Oo0eKDCaMzrUy4D6qTGNVfeTOfiCpoyayFNp1iyZRXEO5f3LEQTc+3vI7hS96z3x4&#10;Yg7nBbsAd0B4xENqwEeDXqKkAvfro//RHtsYtZQ0OH8F9T+3zAlK9HeDDX4xmc3iwKbLbH42xYs7&#10;1qyPNWZb3wA2wgS3jeVJjPZBD6J0UL/hqljFqKhihmPsgvLghstN6PYCLhsuVqtkhkNqWbg3L5ZH&#10;8EhwbNbX9o0527d1wIl4gGFW2eJdY3e20dPAahtAqtT1B1576nHAUw/1yyhukON7sjqszOVvAAAA&#10;//8DAFBLAwQUAAYACAAAACEA11Uwp+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF&#10;7yb+h82YeGsXitAGGRrTpInxYqz+gAFWQHdnCbu04K93Pdnjm/fy5nvFfjZanNXoessI8ToCobi2&#10;Tc8twsf7cbUD4TxxQ9qyQliUg315e1NQ3tgLv6nzybcilLDLCaHzfsildHWnDLm1HRQH79OOhnyQ&#10;YyubkS6h3Gi5iaJMGuo5fOhoUIdO1d+nySC8ftXLsk3b6vCTTEeK9MvzzBni/d389AjCq9n/h+EP&#10;P6BDGZgqO3HjhEZYbdKwxSM8xCmIENgmcThUCEm2S0GWhbyeUP4CAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA+oPzEpACAAB6BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA11Uwp+AAAAAKAQAADwAAAAAAAAAAAAAAAADqBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAPcFAAAAAA==&#10;" filled="f" strokecolor="#b5be00" strokeweight="1.5pt">
+                    <v:roundrect w14:anchorId="4D3A4EB6" id="Rounded Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.5pt;margin-top:19.95pt;width:322pt;height:142.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZPfVvkAIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HydoEdYq0XYcB&#10;RRu0HXpWZCk2IIuapMTOfv0o+SNBW+ww7CJTJvlIPpG8vGprRfbCugp0TrOzlBKhORSV3ub058vd&#10;lwtKnGe6YAq0yOlBOHq1/PzpsjELMYESVCEsQRDtFo3Jaem9WSSJ46WomTsDIzQqJdiaebzabVJY&#10;1iB6rZJJmn5NGrCFscCFc/j3tlPSZcSXUnD/KKUTnqicYm4+njaem3Amy0u22Fpmyor3abB/yKJm&#10;lcagI9Qt84zsbPUOqq64BQfSn3GoE5Cy4iLWgNVk6ZtqnktmRKwFyXFmpMn9P1j+sH82a4s0NMYt&#10;HIqhilbaOnwxP9JGsg4jWaL1hOPPaXoxn6bIKUdddpHOz2eRzuTobqzz3wXUJAg5tbDTxRM+SWSK&#10;7e+dx7hoP9iFkBruKqXisyhNGoSepwgcVA5UVQRtvNjt5kZZsmf4stez62+YSod2YobYSmOIY21R&#10;8gclAobST0KSqsBqJl2E0HZihGWcC+2zTlWyQnTRsll6DDZ4xEIiYECWmOWI3QMMlh3IgN3l3NsH&#10;VxG7dnTuS/+b8+gRI4P2o3NdabAfVaawqj5yZz+Q1FETWPLtpkWTIG6gOKwtsdCNjzP8rsIXvWfO&#10;r5nFecEuwB3gH/GQCvDRoJcoKcH+/uh/sMc2Ri0lDc5fTt2vHbOCEvVDY4PPs+k0DGy8TGfnE7zY&#10;U83mVKN39Q1gI2S4bQyPYrD3ahClhfoVV8UqREUV0xxj55R7O1xufLcXcNlwsVpFMxxSw/y9fjY8&#10;gAeCQ7O+tK/Mmr6tPU7EAwyzyhZvGruzDZ4aVjsPsopdf+S1px4HPPZQv4zCBjm9R6vjylz+AQAA&#10;//8DAFBLAwQUAAYACAAAACEAyqKWaeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3FqnKQ1NiFOhSpUQF0ThA5x4mwTidRQ7bcLXs5zocWdHM2/y3WQ7ccbBt44UrJYRCKTK&#10;mZZqBZ8fh8UWhA+ajO4coYIZPeyK25tcZ8Zd6B3Px1ALDiGfaQVNCH0mpa8atNovXY/Ev5MbrA58&#10;DrU0g75wuO1kHEWJtLolbmh0j/sGq+/jaBW8fVXz/Lipy/3PejzoqHt9mShR6v5uen4CEXAK/2b4&#10;w2d0KJipdCMZLzoFi3jDW4KCdZqCYEOySlkoWYgfUpBFLq8nFL8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAWT31b5ACAAB6BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAyqKWaeAAAAAKAQAADwAAAAAAAAAAAAAAAADqBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAPcFAAAAAA==&#10;" filled="f" strokecolor="#b5be00" strokeweight="1.5pt">
                       <v:stroke joinstyle="miter"/>
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="34E8B094" w14:textId="6AE13608" w:rsidR="00044162" w:rsidRDefault="00A52E07" w:rsidP="00F71A14">
+                          <w:p w14:paraId="34E8B094" w14:textId="4629300E" w:rsidR="00044162" w:rsidRDefault="00C365A2" w:rsidP="00F71A14">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="B5BE00"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="B5BE00"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t xml:space="preserve">Calendar competition </w:t>
-[...31 lines deleted...]
-                              <w:t>!</w:t>
+                              <w:t>Calendar entries are in –Thank you!</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2FD0B914" w14:textId="7C7BB2D3" w:rsidR="00044162" w:rsidRPr="00044162" w:rsidRDefault="001D1145" w:rsidP="00044162">
+                          <w:p w14:paraId="2FD0B914" w14:textId="74A2401C" w:rsidR="00044162" w:rsidRPr="00044162" w:rsidRDefault="00C365A2" w:rsidP="00044162">
                             <w:pPr>
                               <w:spacing w:before="120"/>
                               <w:ind w:right="70"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Last chance to enter the Lutheran Media 2027 Calendar competition</w:t>
-[...10 lines deleted...]
-                              <w:t>!</w:t>
+                              <w:t>A huge thank you to all the entrants in the Lutheran Media 2027 Calendar competition.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4C72D775" w14:textId="1D4F1BB6" w:rsidR="00CC392C" w:rsidRDefault="004753F7" w:rsidP="00C87888">
+                          <w:p w14:paraId="37D97EED" w14:textId="2B1B9F83" w:rsidR="008B4F5A" w:rsidRDefault="00C365A2" w:rsidP="00C87888">
                             <w:pPr>
                               <w:spacing w:before="120" w:after="120"/>
                               <w:ind w:right="70"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">If you have an inspiring and original image you’d like to see featured in our 2027 calendar, </w:t>
+                              <w:t xml:space="preserve">We were overwhelmed with almost double the entries compared to last year. </w:t>
                             </w:r>
-                            <w:r w:rsidR="00CC392C">
+                            <w:r w:rsidR="00E60539">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">send in your entry </w:t>
+                              <w:t>Our judges are now in the process of determining a shortlist</w:t>
                             </w:r>
-                            <w:r w:rsidR="003B5297">
+                            <w:r w:rsidR="00292ED6">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>via our website</w:t>
+                              <w:t xml:space="preserve"> and winners will be notified</w:t>
                             </w:r>
-                            <w:r w:rsidR="00CC392C">
-[...8 lines deleted...]
-                            <w:r w:rsidR="00661152">
+                            <w:r w:rsidR="000A0BF4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId12" w:history="1">
-[...10 lines deleted...]
-                            <w:r w:rsidR="003B5297">
+                            <w:r w:rsidR="00CC170F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">by the end of July. </w:t>
                             </w:r>
-                          </w:p>
-[...142 lines deleted...]
-                            </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchorx="margin"/>
                     </v:roundrect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
+          <w:p w14:paraId="14C8BAE1" w14:textId="05032703" w:rsidR="00D76D30" w:rsidRPr="00670B65" w:rsidRDefault="00D76D30" w:rsidP="00670B65">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5910ACD2" w14:textId="0CE5E5F8" w:rsidR="00714BC2" w:rsidRDefault="00714BC2"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="530BF8A4" w14:textId="6B4A8659" w:rsidR="005255C7" w:rsidRPr="005255C7" w:rsidRDefault="005255C7" w:rsidP="005255C7"/>
+    <w:p w14:paraId="5910ACD2" w14:textId="47064541" w:rsidR="00714BC2" w:rsidRDefault="00714BC2"/>
+    <w:p w14:paraId="743E790D" w14:textId="4BA04C82" w:rsidR="00A35EAD" w:rsidRDefault="00A35EAD"/>
+    <w:p w14:paraId="0943B907" w14:textId="27DF7362" w:rsidR="00A97869" w:rsidRDefault="00A97869"/>
+    <w:p w14:paraId="0D0B167F" w14:textId="0911C456" w:rsidR="00E03BC8" w:rsidRPr="00E03BC8" w:rsidRDefault="00E03BC8" w:rsidP="00E03BC8"/>
+    <w:p w14:paraId="4FDFD211" w14:textId="0DC9A5A3" w:rsidR="00A0480A" w:rsidRPr="00A0480A" w:rsidRDefault="00A0480A" w:rsidP="00A0480A"/>
+    <w:p w14:paraId="236F908B" w14:textId="5A0781CE" w:rsidR="00010AA7" w:rsidRPr="00010AA7" w:rsidRDefault="00010AA7" w:rsidP="00010AA7"/>
+    <w:p w14:paraId="530BF8A4" w14:textId="1A437CF4" w:rsidR="005255C7" w:rsidRPr="005255C7" w:rsidRDefault="005255C7" w:rsidP="005255C7"/>
     <w:p w14:paraId="4362C642" w14:textId="23CE5942" w:rsidR="00CE207F" w:rsidRDefault="00CE207F"/>
     <w:p w14:paraId="63C7A51C" w14:textId="72108166" w:rsidR="00CE207F" w:rsidRDefault="00CE207F"/>
     <w:p w14:paraId="4F5BE19F" w14:textId="2FBFA441" w:rsidR="003C1589" w:rsidRPr="003C1589" w:rsidRDefault="003C1589" w:rsidP="003C1589">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="117B389E" w14:textId="44DCD76F" w:rsidR="00A35EAD" w:rsidRDefault="00A35EAD" w:rsidP="00533CF8">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0486241C" w14:textId="0136D9E7" w:rsidR="00AE5BE0" w:rsidRDefault="00AE5BE0"/>
     <w:p w14:paraId="23478BB7" w14:textId="464F06CE" w:rsidR="00A34CF5" w:rsidRDefault="00A34CF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29622579" w14:textId="5EED492C" w:rsidR="00A34CF5" w:rsidRDefault="00A34CF5" w:rsidP="00F00239">
       <w:pPr>
@@ -2251,411 +1856,417 @@
                                 <w:szCs w:val="48"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F70E4E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="48"/>
                                 <w:szCs w:val="48"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>Prayer Requests</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="63E09204" w14:textId="63CDF863" w:rsidR="000B2E16" w:rsidRPr="00B420E4" w:rsidRDefault="009F2934" w:rsidP="003B255C">
+                          <w:p w14:paraId="63E09204" w14:textId="5EF03734" w:rsidR="000B2E16" w:rsidRPr="00B420E4" w:rsidRDefault="009F2934" w:rsidP="003B255C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="714" w:hanging="357"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve">For </w:t>
                             </w:r>
-                            <w:r w:rsidR="001D1145">
+                            <w:r w:rsidR="00A502FF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t>aid workers caring for refugees and people in crisis</w:t>
+                              <w:t xml:space="preserve">people </w:t>
                             </w:r>
-                            <w:r w:rsidR="000B2E16" w:rsidRPr="00B420E4">
+                            <w:r w:rsidR="006E67FD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:bevel/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>who are feeling isolated and alone</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B827C5">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4877909C" w14:textId="65E92A12" w:rsidR="003412DF" w:rsidRDefault="00FB3E50" w:rsidP="003B255C">
+                          <w:p w14:paraId="4877909C" w14:textId="6592C7B0" w:rsidR="003412DF" w:rsidRDefault="00FB3E50" w:rsidP="003B255C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="714" w:hanging="357"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve">For </w:t>
                             </w:r>
-                            <w:r w:rsidR="001D1145">
+                            <w:r w:rsidR="00073203">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t>the blessing of mums and those who care for us</w:t>
+                              <w:t xml:space="preserve">those wrestling with </w:t>
+                            </w:r>
+                            <w:r w:rsidR="006226E0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:bevel/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>faith and belief</w:t>
                             </w:r>
                             <w:r w:rsidR="003412DF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="00DFCC39" w14:textId="14A7C8FA" w:rsidR="003412DF" w:rsidRDefault="00D24352" w:rsidP="003412DF">
+                          <w:p w14:paraId="00DFCC39" w14:textId="33DEC79B" w:rsidR="003412DF" w:rsidRDefault="00D24352" w:rsidP="003412DF">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="714" w:hanging="357"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve">For </w:t>
                             </w:r>
-                            <w:r w:rsidR="001D1145">
+                            <w:r w:rsidR="006226E0">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t>people struggling with anger</w:t>
+                              <w:t xml:space="preserve">people who </w:t>
+                            </w:r>
+                            <w:r w:rsidR="008A3FBB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:bevel/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>are suffering through illness</w:t>
                             </w:r>
                             <w:r w:rsidR="0005150F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="03EA2550" w14:textId="571E2C49" w:rsidR="007048A2" w:rsidRDefault="007048A2" w:rsidP="003412DF">
+                          <w:p w14:paraId="769A31F1" w14:textId="07A65CFB" w:rsidR="007048A2" w:rsidRPr="0096080D" w:rsidRDefault="007048A2" w:rsidP="007048A2">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="714" w:hanging="357"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0091165F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve">For </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="0067303A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t>families of children living with a disability</w:t>
+                              <w:t xml:space="preserve">people </w:t>
+                            </w:r>
+                            <w:r w:rsidR="002A46EF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:bevel/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t xml:space="preserve">adjusting to </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BF2DA1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:bevel/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>life changes and all its challenges</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                          </w:p>
-[...72 lines deleted...]
-                            </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="74A50F05" id="_x0000_s1027" style="position:absolute;margin-left:32.25pt;margin-top:.6pt;width:458pt;height:2in;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBS62IVmgIAAKQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDJkuDOkXQosOA&#10;ri3aDj0rshQbkEVNUmJnXz9Kcpy2ay/DLrYoko/kE8nzi75VZCesa0CXtDjJKRGaQ9XoTUl/Pl1/&#10;mVPiPNMVU6BFSffC0Yvl50/nnVmICdSgKmEJgmi36ExJa+/NIsscr0XL3AkYoVEpwbbMo2g3WWVZ&#10;h+ityiZ5Pss6sJWxwIVzeHuVlHQZ8aUU3N9J6YQnqqSYm49fG7/r8M2W52yxsczUDR/SYP+QRcsa&#10;jUFHqCvmGdna5i+otuEWHEh/wqHNQMqGi1gDVlPkb6p5rJkRsRYkx5mRJvf/YPnt7tHcW6ShM27h&#10;8Biq6KVtwx/zI30kaz+SJXpPOF5O58VsliOnHHXFfDKfo4A42dHdWOe/CWhJOJTUwlZXD/gkkSm2&#10;u3E+2R/sQkgHqqmuG6WiENpAXCpLdgwfcL0poqvatj+gSnezaT7GjV0TzGMWr5CUJh2meZZP8wih&#10;IcRI4ZVG+2P58eT3SoQMlH4QkjQVFjyJjmOMFJ5xLrRPabmaVSJdFx9mFQEDssT4I/YA8LrcA3bK&#10;crAPriI29uicKvogseQ8esTIoP3o3DYa7HuVKaxqiJzsDyQlagJLvl/3yA3yGizDzRqq/b0lFtKg&#10;OcOvG3z7G+b8PbM4WdgvuC38HX6kAnwSGE6U1GB/v3cf7LHhUUtJh5NaUvdry6ygRH3XOApnxelp&#10;GO0onE6/TlCwLzXrlxq9bS8Be6nAvWR4PAZ7rw5HaaF9xqWyClFRxTTH2CXl3h6ES582CK4lLlar&#10;aIbjbJi/0Y+GB/DAc2jrp/6ZWTMMgMfZuYXDVLPFmxFItsFTw2rrQTZxPo68Di+AqyA2+LC2wq55&#10;KUer43Jd/gEAAP//AwBQSwMEFAAGAAgAAAAhADr7W6HcAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyoTYAqDXEqhARIHCqlIHF14yUJ2Gsrdtv071lOcJyd0czbej17Jw44&#10;pTGQhuuFAoHUBTtSr+H97emqBJGyIWtcINRwwgTr5vysNpUNR2rxsM294BJKldEw5BwrKVM3oDdp&#10;ESISe59h8iaznHppJ3Pkcu9kodRSejMSLwwm4uOA3fd273kkfN28bLrZvdrnqGT07Wnz0Wp9eTE/&#10;3IPIOOe/MPziMzo0zLQLe7JJOA3L2ztO8r0AwfaqVKx3GopyVYBsavn/geYHAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAUutiFZoCAACkBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAOvtbodwAAAAIAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" fillcolor="#a5a5a5 [2092]" stroked="f" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
@@ -2673,411 +2284,417 @@
                           <w:szCs w:val="48"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F70E4E">
                         <w:rPr>
                           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="48"/>
                           <w:szCs w:val="48"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>Prayer Requests</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="63E09204" w14:textId="63CDF863" w:rsidR="000B2E16" w:rsidRPr="00B420E4" w:rsidRDefault="009F2934" w:rsidP="003B255C">
+                    <w:p w14:paraId="63E09204" w14:textId="5EF03734" w:rsidR="000B2E16" w:rsidRPr="00B420E4" w:rsidRDefault="009F2934" w:rsidP="003B255C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="714" w:hanging="357"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve">For </w:t>
                       </w:r>
-                      <w:r w:rsidR="001D1145">
+                      <w:r w:rsidR="00A502FF">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t>aid workers caring for refugees and people in crisis</w:t>
+                        <w:t xml:space="preserve">people </w:t>
                       </w:r>
-                      <w:r w:rsidR="000B2E16" w:rsidRPr="00B420E4">
+                      <w:r w:rsidR="006E67FD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:bevel/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>who are feeling isolated and alone</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B827C5">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4877909C" w14:textId="65E92A12" w:rsidR="003412DF" w:rsidRDefault="00FB3E50" w:rsidP="003B255C">
+                    <w:p w14:paraId="4877909C" w14:textId="6592C7B0" w:rsidR="003412DF" w:rsidRDefault="00FB3E50" w:rsidP="003B255C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="714" w:hanging="357"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve">For </w:t>
                       </w:r>
-                      <w:r w:rsidR="001D1145">
+                      <w:r w:rsidR="00073203">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t>the blessing of mums and those who care for us</w:t>
+                        <w:t xml:space="preserve">those wrestling with </w:t>
+                      </w:r>
+                      <w:r w:rsidR="006226E0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:bevel/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>faith and belief</w:t>
                       </w:r>
                       <w:r w:rsidR="003412DF">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="00DFCC39" w14:textId="14A7C8FA" w:rsidR="003412DF" w:rsidRDefault="00D24352" w:rsidP="003412DF">
+                    <w:p w14:paraId="00DFCC39" w14:textId="33DEC79B" w:rsidR="003412DF" w:rsidRDefault="00D24352" w:rsidP="003412DF">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="714" w:hanging="357"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve">For </w:t>
                       </w:r>
-                      <w:r w:rsidR="001D1145">
+                      <w:r w:rsidR="006226E0">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t>people struggling with anger</w:t>
+                        <w:t xml:space="preserve">people who </w:t>
+                      </w:r>
+                      <w:r w:rsidR="008A3FBB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:bevel/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>are suffering through illness</w:t>
                       </w:r>
                       <w:r w:rsidR="0005150F">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="03EA2550" w14:textId="571E2C49" w:rsidR="007048A2" w:rsidRDefault="007048A2" w:rsidP="003412DF">
+                    <w:p w14:paraId="769A31F1" w14:textId="07A65CFB" w:rsidR="007048A2" w:rsidRPr="0096080D" w:rsidRDefault="007048A2" w:rsidP="007048A2">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="714" w:hanging="357"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0091165F">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve">For </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="0067303A">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t>families of children living with a disability</w:t>
+                        <w:t xml:space="preserve">people </w:t>
+                      </w:r>
+                      <w:r w:rsidR="002A46EF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:bevel/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t xml:space="preserve">adjusting to </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BF2DA1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:bevel/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>life changes and all its challenges</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
-                    </w:p>
-[...72 lines deleted...]
-                      </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1857561A" w14:textId="165127F3" w:rsidR="00A34CF5" w:rsidRDefault="00A34CF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="317308FD" w14:textId="5E27E520" w:rsidR="00FA1000" w:rsidRPr="00FA1000" w:rsidRDefault="00FA1000" w:rsidP="00FA1000">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
@@ -3186,51 +2803,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E23F525" w14:textId="77777777" w:rsidR="00EC2BEF" w:rsidRDefault="00EC2BEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F0B70DD" w14:textId="77777777" w:rsidR="00EC2BEF" w:rsidRDefault="00EC2BEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A596BBE" w14:textId="70AC850F" w:rsidR="00FA0E28" w:rsidRDefault="00381DA3" w:rsidP="00244B9F">
+    <w:p w14:paraId="1A596BBE" w14:textId="128E56EA" w:rsidR="00FA0E28" w:rsidRDefault="00381DA3" w:rsidP="00244B9F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk208849586"/>
@@ -3272,65 +2889,81 @@
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="00FD2549" w:rsidRPr="00824347">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00781775">
+      <w:r w:rsidR="0067303A">
         <w:rPr>
           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>May</w:t>
+        <w:t>Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="00592A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0082CB"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>ly</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB6F4D4" w14:textId="77777777" w:rsidR="00FA0E28" w:rsidRDefault="00FA0E28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B2B4511" w14:textId="7A893641" w:rsidR="00FA0E28" w:rsidRDefault="00FA0E28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53438596" w14:textId="2C00D083" w:rsidR="00B87340" w:rsidRDefault="00B87340">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="16"/>
@@ -3357,711 +2990,728 @@
         <w:gridCol w:w="4505"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DB14CF" w14:paraId="75FD0E90" w14:textId="77777777" w:rsidTr="4F378C48">
         <w:trPr>
           <w:trHeight w:val="2078"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4B22850B" w14:textId="77777777" w:rsidR="009E17AF" w:rsidRDefault="009E17AF" w:rsidP="002D660D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60175A75" w14:textId="14BB6800" w:rsidR="00F6073D" w:rsidRDefault="00B902D9" w:rsidP="00F6073D">
+          <w:p w14:paraId="2F2F1FD6" w14:textId="77964E7E" w:rsidR="00714ED2" w:rsidRPr="00714ED2" w:rsidRDefault="007145D0" w:rsidP="00714ED2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB14CF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00372758">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F6073D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00714ED2" w:rsidRPr="00714ED2">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74917867" wp14:editId="0BC4EE4C">
-[...2 lines deleted...]
-                  <wp:docPr id="1043854773" name="Picture 7"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5832C7FD" wp14:editId="3BE0D05E">
+                  <wp:extent cx="1247775" cy="2558687"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="927574385" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 9"/>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1256139" cy="2575839"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AEA5B8B" w14:textId="77777777" w:rsidR="00B902D9" w:rsidRPr="00F6073D" w:rsidRDefault="00B902D9" w:rsidP="00F6073D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F89E5AA" w14:textId="1F81969B" w:rsidR="00E359AC" w:rsidRPr="008501F1" w:rsidRDefault="008501F1" w:rsidP="00735FF3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2144"/>
+                <w:tab w:val="right" w:pos="4289"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="008501F1">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                  <w:sz w:val="15"/>
+                  <w:szCs w:val="15"/>
+                </w:rPr>
+                <w:t>https://messagesofhope.org.au/loneliness-booklet/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="008501F1">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00735FF3" w:rsidRPr="008501F1">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78689735" w14:textId="3D81B969" w:rsidR="000F2A57" w:rsidRDefault="000F2A57" w:rsidP="00735FF3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2144"/>
+                <w:tab w:val="right" w:pos="4289"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:val="en-US" w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4505" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="45323FC9" w14:textId="77777777" w:rsidR="00D36B87" w:rsidRDefault="00D36B87" w:rsidP="00DA4E4A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4668DC23" w14:textId="29D6BE56" w:rsidR="00CC1D7C" w:rsidRPr="00CC1D7C" w:rsidRDefault="000F2A57" w:rsidP="00CC1D7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F2A57">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC1D7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC1D7C" w:rsidRPr="00CC1D7C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35D4F933" wp14:editId="2E50B226">
+                  <wp:extent cx="1247775" cy="2564493"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                  <wp:docPr id="1284550145" name="Picture 4"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1259188" cy="2567730"/>
+                            <a:ext cx="1256777" cy="2582995"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="007145D0">
+          </w:p>
+          <w:p w14:paraId="20B9BF41" w14:textId="3FD216E9" w:rsidR="000F2A57" w:rsidRPr="000F2A57" w:rsidRDefault="000F2A57" w:rsidP="000F2A57">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D71CAB8" w14:textId="77777777" w:rsidR="0001204E" w:rsidRDefault="00D325D9" w:rsidP="00D36B87">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2144"/>
+                <w:tab w:val="right" w:pos="4289"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="00D325D9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                  <w:sz w:val="15"/>
+                  <w:szCs w:val="15"/>
+                </w:rPr>
+                <w:t>https://messagesofhope.org.au/reasons-to-believe-booklet/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F7DBE5E" w14:textId="7F7A9E01" w:rsidR="0029566E" w:rsidRPr="00D03173" w:rsidRDefault="0029566E" w:rsidP="00D36B87">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2144"/>
+                <w:tab w:val="right" w:pos="4289"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB14CF" w14:paraId="0552FF9A" w14:textId="77777777" w:rsidTr="4F378C48">
+        <w:trPr>
+          <w:trHeight w:val="2078"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4505" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="71536EDB" w14:textId="77777777" w:rsidR="00F1280C" w:rsidRDefault="00F1280C" w:rsidP="002D660D">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00372758">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25DBD62B" w14:textId="5E9CA6DF" w:rsidR="00E1169C" w:rsidRPr="00E1169C" w:rsidRDefault="006812CB" w:rsidP="00E1169C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2144"/>
+                <w:tab w:val="right" w:pos="4289"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F6073D">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="003C68F6">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidR="003266CF">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00892F27">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...69 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E359AC" w:rsidRPr="00E359AC">
+            <w:r w:rsidR="002B063E" w:rsidRPr="002B063E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00910090" w:rsidRPr="00910090">
+            <w:r w:rsidR="00E1169C" w:rsidRPr="00E1169C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C907080" wp14:editId="51F09D7A">
-[...2 lines deleted...]
-                  <wp:docPr id="6490167" name="Picture 3"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="463978CB" wp14:editId="1BDB217E">
+                  <wp:extent cx="1247775" cy="2560391"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1236009710" name="Picture 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1261361" cy="2576940"/>
+                            <a:ext cx="1255997" cy="2577262"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EA78016" w14:textId="73DA17BF" w:rsidR="00E359AC" w:rsidRPr="00E359AC" w:rsidRDefault="00E359AC" w:rsidP="00E359AC">
+          <w:p w14:paraId="760465FE" w14:textId="7DB401F7" w:rsidR="002B063E" w:rsidRPr="002B063E" w:rsidRDefault="002B063E" w:rsidP="002B063E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2144"/>
                 <w:tab w:val="right" w:pos="4289"/>
               </w:tabs>
-              <w:rPr>
-[...49 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3AACFB09" w14:textId="5DB19019" w:rsidR="0065528F" w:rsidRPr="0065528F" w:rsidRDefault="006812CB" w:rsidP="0065528F">
+          <w:p w14:paraId="6E776F78" w14:textId="77777777" w:rsidR="002B063E" w:rsidRDefault="00170275" w:rsidP="00892F27">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2144"/>
                 <w:tab w:val="right" w:pos="4289"/>
               </w:tabs>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="00170275">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                  <w:sz w:val="15"/>
+                  <w:szCs w:val="15"/>
+                </w:rPr>
+                <w:t>https://messagesofhope.org.au/wheres-god-in-all-of-this-booklet/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001A1A04">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07C2146B" w14:textId="2F992B67" w:rsidR="00564A86" w:rsidRPr="008173D8" w:rsidRDefault="00564A86" w:rsidP="00892F27">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2144"/>
+                <w:tab w:val="right" w:pos="4289"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4505" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="525C7F24" w14:textId="77777777" w:rsidR="004C48DF" w:rsidRDefault="004C48DF" w:rsidP="00DA4E4A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
-                <w:lang w:bidi="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71D01AE0" w14:textId="6D74435E" w:rsidR="00C73642" w:rsidRPr="00C73642" w:rsidRDefault="00DB14CF" w:rsidP="00C73642">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB14CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001C72F6" w:rsidRPr="001C72F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C73642" w:rsidRPr="00C73642">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
-                <w:color w:val="000000"/>
-[...35 lines deleted...]
-                <w:lang w:bidi="en-US"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09E8951C" wp14:editId="6E932A16">
-[...2 lines deleted...]
-                  <wp:docPr id="1782850379" name="Picture 4"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6366910E" wp14:editId="204953A7">
+                  <wp:extent cx="1266825" cy="2564629"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                  <wp:docPr id="1705234807" name="Picture 6"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 3"/>
+                          <pic:cNvPr id="0" name="Picture 7"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1272899" cy="2559761"/>
+                            <a:ext cx="1284335" cy="2600078"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EEE031A" w14:textId="19275406" w:rsidR="003266CF" w:rsidRDefault="003266CF" w:rsidP="003266CF">
+          <w:p w14:paraId="30320441" w14:textId="42B640D3" w:rsidR="00DB14CF" w:rsidRPr="00DB14CF" w:rsidRDefault="00DB14CF" w:rsidP="00DB14CF">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              </w:tabs>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47DD9D55" w14:textId="0B76A945" w:rsidR="006812CB" w:rsidRPr="006812CB" w:rsidRDefault="00892F27" w:rsidP="00892F27">
+          <w:p w14:paraId="3B960538" w14:textId="630C8C61" w:rsidR="00850C2C" w:rsidRPr="002E28BE" w:rsidRDefault="00567CC9" w:rsidP="009B1E01">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2144"/>
                 <w:tab w:val="right" w:pos="4289"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
-[...58 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...103 lines deleted...]
-              <w:r w:rsidRPr="00D30EFA">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="00567CC9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
-                <w:t>https://messagesofhope.org.au/now-youre-talking-booklet/</w:t>
+                <w:t>https://messagesofhope.org.au/your-place-in-gods-plan-booklet/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B130A08" w14:textId="77777777" w:rsidR="00DD5376" w:rsidRDefault="00DD5376">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06EB2562" w14:textId="17C985D0" w:rsidR="00D75EE5" w:rsidRPr="002638C6" w:rsidRDefault="00FA0E28" w:rsidP="006A52A9">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002638C6">
@@ -4088,51 +3738,51 @@
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21236"/>
                 <wp:lineTo x="21571" y="21236"/>
                 <wp:lineTo x="21571" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="418543587" name="Picture 418543587">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{417A1391-C7BA-41BC-B276-A5A519FFE00B}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="418543587" name="Picture 418543587"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7534910" cy="1356360"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -4189,75 +3839,74 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DaunPenh">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Shree Devanagari 714">
-    <w:altName w:val="Mangal"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Dreaming Outloud Pro">
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000EF" w:usb1="0000000A" w:usb2="00000008" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Caveat">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MoolBoran">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -4367,1173 +4016,1317 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1975140677">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A35EAD"/>
     <w:rsid w:val="00001031"/>
     <w:rsid w:val="0000105F"/>
     <w:rsid w:val="000013E3"/>
     <w:rsid w:val="00001442"/>
     <w:rsid w:val="0000232C"/>
+    <w:rsid w:val="000027C5"/>
     <w:rsid w:val="00003214"/>
+    <w:rsid w:val="00003A07"/>
     <w:rsid w:val="00003E30"/>
     <w:rsid w:val="0000649F"/>
     <w:rsid w:val="0001047D"/>
     <w:rsid w:val="00010AA7"/>
     <w:rsid w:val="0001204E"/>
     <w:rsid w:val="00014375"/>
+    <w:rsid w:val="000150A1"/>
     <w:rsid w:val="00015D1B"/>
+    <w:rsid w:val="000210F4"/>
     <w:rsid w:val="0002410C"/>
     <w:rsid w:val="00024CC5"/>
+    <w:rsid w:val="00025CE8"/>
+    <w:rsid w:val="00030931"/>
     <w:rsid w:val="00031AA4"/>
     <w:rsid w:val="00032FF7"/>
     <w:rsid w:val="0003535A"/>
     <w:rsid w:val="000356E0"/>
     <w:rsid w:val="000366D7"/>
     <w:rsid w:val="00036E51"/>
     <w:rsid w:val="00037422"/>
     <w:rsid w:val="00042A6C"/>
     <w:rsid w:val="00044162"/>
     <w:rsid w:val="00050CF0"/>
     <w:rsid w:val="00050ED6"/>
     <w:rsid w:val="000512D9"/>
     <w:rsid w:val="0005150F"/>
     <w:rsid w:val="00052D64"/>
+    <w:rsid w:val="00053173"/>
     <w:rsid w:val="000558B2"/>
     <w:rsid w:val="00055BFD"/>
     <w:rsid w:val="00055CB2"/>
     <w:rsid w:val="00056645"/>
+    <w:rsid w:val="00056A65"/>
     <w:rsid w:val="00061CB1"/>
     <w:rsid w:val="00065066"/>
     <w:rsid w:val="00065447"/>
     <w:rsid w:val="000660C7"/>
+    <w:rsid w:val="00071850"/>
+    <w:rsid w:val="00073203"/>
     <w:rsid w:val="00080525"/>
     <w:rsid w:val="00081CF5"/>
     <w:rsid w:val="000826D5"/>
     <w:rsid w:val="00084E29"/>
     <w:rsid w:val="0008546B"/>
     <w:rsid w:val="000855FC"/>
     <w:rsid w:val="00085B3C"/>
     <w:rsid w:val="000865F2"/>
     <w:rsid w:val="00090744"/>
+    <w:rsid w:val="00093CD3"/>
     <w:rsid w:val="00095CEF"/>
     <w:rsid w:val="000966B6"/>
     <w:rsid w:val="000A0672"/>
+    <w:rsid w:val="000A0BF4"/>
     <w:rsid w:val="000A1637"/>
+    <w:rsid w:val="000A287F"/>
     <w:rsid w:val="000A371E"/>
     <w:rsid w:val="000A39A9"/>
+    <w:rsid w:val="000A6B35"/>
     <w:rsid w:val="000A6E34"/>
     <w:rsid w:val="000B2E16"/>
     <w:rsid w:val="000B37AF"/>
     <w:rsid w:val="000B3E40"/>
+    <w:rsid w:val="000B7B03"/>
     <w:rsid w:val="000B7E26"/>
     <w:rsid w:val="000C34EC"/>
     <w:rsid w:val="000C7B54"/>
     <w:rsid w:val="000D3DCB"/>
     <w:rsid w:val="000D3FD4"/>
     <w:rsid w:val="000D46A2"/>
     <w:rsid w:val="000D4CA6"/>
     <w:rsid w:val="000D5883"/>
+    <w:rsid w:val="000E1039"/>
     <w:rsid w:val="000E4184"/>
     <w:rsid w:val="000E675D"/>
     <w:rsid w:val="000F04C2"/>
     <w:rsid w:val="000F0703"/>
     <w:rsid w:val="000F23CC"/>
+    <w:rsid w:val="000F2A57"/>
     <w:rsid w:val="000F4A6D"/>
     <w:rsid w:val="000F5E35"/>
+    <w:rsid w:val="000F614F"/>
     <w:rsid w:val="000F7C03"/>
     <w:rsid w:val="000F7F44"/>
     <w:rsid w:val="0010028D"/>
     <w:rsid w:val="0010093A"/>
     <w:rsid w:val="001075A2"/>
     <w:rsid w:val="00107A5F"/>
     <w:rsid w:val="0011125B"/>
     <w:rsid w:val="0011191C"/>
     <w:rsid w:val="001216BA"/>
+    <w:rsid w:val="00123B08"/>
     <w:rsid w:val="001260A5"/>
     <w:rsid w:val="00127216"/>
     <w:rsid w:val="00127D58"/>
     <w:rsid w:val="00140073"/>
     <w:rsid w:val="00141878"/>
+    <w:rsid w:val="00144444"/>
     <w:rsid w:val="0014578A"/>
     <w:rsid w:val="0014676F"/>
     <w:rsid w:val="00151AD6"/>
     <w:rsid w:val="0015233B"/>
     <w:rsid w:val="00152A2F"/>
     <w:rsid w:val="0015428E"/>
     <w:rsid w:val="0015531F"/>
     <w:rsid w:val="001568F2"/>
     <w:rsid w:val="00156D28"/>
     <w:rsid w:val="0015726A"/>
+    <w:rsid w:val="001573FE"/>
+    <w:rsid w:val="001576F1"/>
+    <w:rsid w:val="00160515"/>
     <w:rsid w:val="00162180"/>
     <w:rsid w:val="00162895"/>
+    <w:rsid w:val="00163A0A"/>
     <w:rsid w:val="00165300"/>
+    <w:rsid w:val="00170111"/>
+    <w:rsid w:val="00170275"/>
+    <w:rsid w:val="0017080B"/>
     <w:rsid w:val="00170BE6"/>
     <w:rsid w:val="00175451"/>
     <w:rsid w:val="00176504"/>
     <w:rsid w:val="00182C91"/>
     <w:rsid w:val="00184738"/>
     <w:rsid w:val="00192A32"/>
     <w:rsid w:val="00193C17"/>
+    <w:rsid w:val="001A1A04"/>
     <w:rsid w:val="001A3458"/>
+    <w:rsid w:val="001A7D04"/>
     <w:rsid w:val="001A7D2D"/>
     <w:rsid w:val="001A7F7E"/>
     <w:rsid w:val="001B002C"/>
     <w:rsid w:val="001B15F0"/>
     <w:rsid w:val="001B3656"/>
     <w:rsid w:val="001B3C3D"/>
     <w:rsid w:val="001B5927"/>
+    <w:rsid w:val="001B5B9C"/>
     <w:rsid w:val="001B7EEB"/>
     <w:rsid w:val="001C1136"/>
     <w:rsid w:val="001C3654"/>
+    <w:rsid w:val="001C72F6"/>
+    <w:rsid w:val="001D04A2"/>
     <w:rsid w:val="001D1145"/>
+    <w:rsid w:val="001D4A9A"/>
     <w:rsid w:val="001D535E"/>
     <w:rsid w:val="001D55DF"/>
     <w:rsid w:val="001D574C"/>
     <w:rsid w:val="001D6587"/>
     <w:rsid w:val="001D7C26"/>
     <w:rsid w:val="001E0C6C"/>
     <w:rsid w:val="001E3A1E"/>
     <w:rsid w:val="001E52BD"/>
     <w:rsid w:val="001F006B"/>
     <w:rsid w:val="001F1BF5"/>
     <w:rsid w:val="001F2433"/>
     <w:rsid w:val="001F494A"/>
     <w:rsid w:val="00200D32"/>
     <w:rsid w:val="00200EB5"/>
     <w:rsid w:val="0020153F"/>
     <w:rsid w:val="00201C4E"/>
     <w:rsid w:val="00205C10"/>
     <w:rsid w:val="002078FE"/>
+    <w:rsid w:val="00207E6A"/>
     <w:rsid w:val="00211FDC"/>
     <w:rsid w:val="0021205F"/>
     <w:rsid w:val="00212929"/>
     <w:rsid w:val="00214CEE"/>
     <w:rsid w:val="00216988"/>
     <w:rsid w:val="002170DC"/>
     <w:rsid w:val="002171A3"/>
     <w:rsid w:val="00220CD6"/>
     <w:rsid w:val="00220FB3"/>
     <w:rsid w:val="002249BA"/>
     <w:rsid w:val="0022756D"/>
     <w:rsid w:val="00227FBD"/>
     <w:rsid w:val="0023093B"/>
     <w:rsid w:val="00233CBD"/>
     <w:rsid w:val="002379F1"/>
     <w:rsid w:val="00237FB7"/>
     <w:rsid w:val="00241EE1"/>
     <w:rsid w:val="0024368A"/>
     <w:rsid w:val="00244B9F"/>
     <w:rsid w:val="00247261"/>
     <w:rsid w:val="00253C5A"/>
     <w:rsid w:val="0025492C"/>
     <w:rsid w:val="00254F50"/>
     <w:rsid w:val="00254FC5"/>
     <w:rsid w:val="00257DA2"/>
     <w:rsid w:val="002604B0"/>
     <w:rsid w:val="002611BE"/>
     <w:rsid w:val="002615A7"/>
     <w:rsid w:val="0026293C"/>
     <w:rsid w:val="00263264"/>
     <w:rsid w:val="002638C6"/>
+    <w:rsid w:val="00263EF6"/>
     <w:rsid w:val="00264152"/>
     <w:rsid w:val="00264CEB"/>
     <w:rsid w:val="0026659A"/>
     <w:rsid w:val="00270D7C"/>
     <w:rsid w:val="0027167B"/>
     <w:rsid w:val="00275227"/>
     <w:rsid w:val="00282133"/>
     <w:rsid w:val="002848CB"/>
     <w:rsid w:val="00284D75"/>
     <w:rsid w:val="002915B9"/>
     <w:rsid w:val="00292BFE"/>
     <w:rsid w:val="00292E20"/>
+    <w:rsid w:val="00292ED6"/>
     <w:rsid w:val="00293C3A"/>
     <w:rsid w:val="00294EE7"/>
+    <w:rsid w:val="0029566E"/>
+    <w:rsid w:val="00295F6B"/>
     <w:rsid w:val="002966FF"/>
     <w:rsid w:val="00297F5A"/>
+    <w:rsid w:val="002A46EF"/>
     <w:rsid w:val="002A59A6"/>
+    <w:rsid w:val="002B063E"/>
     <w:rsid w:val="002B1024"/>
     <w:rsid w:val="002B13E0"/>
     <w:rsid w:val="002B6B84"/>
     <w:rsid w:val="002B712C"/>
     <w:rsid w:val="002C4463"/>
     <w:rsid w:val="002C57C7"/>
     <w:rsid w:val="002C5DDB"/>
     <w:rsid w:val="002D3207"/>
     <w:rsid w:val="002D3801"/>
     <w:rsid w:val="002D660D"/>
     <w:rsid w:val="002D7F01"/>
     <w:rsid w:val="002E0AF0"/>
     <w:rsid w:val="002E1908"/>
+    <w:rsid w:val="002E28BE"/>
     <w:rsid w:val="002E39B7"/>
     <w:rsid w:val="002F2D8A"/>
     <w:rsid w:val="002F3B1B"/>
     <w:rsid w:val="002F4025"/>
     <w:rsid w:val="003015EE"/>
     <w:rsid w:val="00301722"/>
     <w:rsid w:val="00303459"/>
+    <w:rsid w:val="003051D6"/>
     <w:rsid w:val="00306798"/>
     <w:rsid w:val="00307E10"/>
     <w:rsid w:val="00310146"/>
     <w:rsid w:val="003104DB"/>
     <w:rsid w:val="0031374F"/>
     <w:rsid w:val="0031658A"/>
     <w:rsid w:val="00316804"/>
     <w:rsid w:val="00323E27"/>
     <w:rsid w:val="00325F51"/>
     <w:rsid w:val="00326500"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330D8C"/>
     <w:rsid w:val="00332F5B"/>
+    <w:rsid w:val="003334CD"/>
     <w:rsid w:val="00333768"/>
+    <w:rsid w:val="00334669"/>
     <w:rsid w:val="00335C27"/>
     <w:rsid w:val="003412A7"/>
     <w:rsid w:val="003412DF"/>
     <w:rsid w:val="003416CE"/>
     <w:rsid w:val="00343335"/>
     <w:rsid w:val="003435D2"/>
     <w:rsid w:val="0034531C"/>
     <w:rsid w:val="00346509"/>
     <w:rsid w:val="00346796"/>
     <w:rsid w:val="003467FD"/>
     <w:rsid w:val="00350B21"/>
     <w:rsid w:val="00351CDB"/>
     <w:rsid w:val="00353B43"/>
     <w:rsid w:val="00354AC2"/>
+    <w:rsid w:val="00356B5C"/>
     <w:rsid w:val="0036135E"/>
     <w:rsid w:val="003633A8"/>
     <w:rsid w:val="00363E52"/>
     <w:rsid w:val="00364099"/>
+    <w:rsid w:val="0036461F"/>
+    <w:rsid w:val="00364C32"/>
     <w:rsid w:val="00372758"/>
     <w:rsid w:val="0037319B"/>
+    <w:rsid w:val="00375E51"/>
     <w:rsid w:val="00375F98"/>
+    <w:rsid w:val="00380D50"/>
     <w:rsid w:val="00381B74"/>
     <w:rsid w:val="00381DA3"/>
     <w:rsid w:val="0038307F"/>
     <w:rsid w:val="003831A2"/>
     <w:rsid w:val="003833C3"/>
     <w:rsid w:val="00385796"/>
     <w:rsid w:val="00386A4B"/>
+    <w:rsid w:val="0039071E"/>
     <w:rsid w:val="00391331"/>
     <w:rsid w:val="00391E54"/>
     <w:rsid w:val="00393DF0"/>
     <w:rsid w:val="00394D97"/>
     <w:rsid w:val="00395BC8"/>
     <w:rsid w:val="00397555"/>
     <w:rsid w:val="003A0CD6"/>
     <w:rsid w:val="003A268B"/>
     <w:rsid w:val="003A4AE2"/>
     <w:rsid w:val="003B255C"/>
     <w:rsid w:val="003B3208"/>
     <w:rsid w:val="003B44B8"/>
     <w:rsid w:val="003B5297"/>
     <w:rsid w:val="003B5F33"/>
     <w:rsid w:val="003B6985"/>
     <w:rsid w:val="003C1589"/>
     <w:rsid w:val="003C4692"/>
     <w:rsid w:val="003C4E6A"/>
     <w:rsid w:val="003C51BB"/>
     <w:rsid w:val="003C5ABF"/>
     <w:rsid w:val="003C68F6"/>
     <w:rsid w:val="003D25E4"/>
     <w:rsid w:val="003D62C4"/>
+    <w:rsid w:val="003E0DD6"/>
     <w:rsid w:val="003E20CF"/>
     <w:rsid w:val="003E44FA"/>
     <w:rsid w:val="003F059E"/>
     <w:rsid w:val="003F25B6"/>
     <w:rsid w:val="003F27B4"/>
     <w:rsid w:val="003F2D84"/>
     <w:rsid w:val="003F392C"/>
     <w:rsid w:val="003F39C6"/>
     <w:rsid w:val="003F6259"/>
     <w:rsid w:val="004041CA"/>
     <w:rsid w:val="00404CE0"/>
     <w:rsid w:val="00407590"/>
     <w:rsid w:val="004076EE"/>
     <w:rsid w:val="004109E7"/>
     <w:rsid w:val="00413235"/>
     <w:rsid w:val="0041470E"/>
     <w:rsid w:val="004166B3"/>
     <w:rsid w:val="00417C54"/>
     <w:rsid w:val="00423FF7"/>
     <w:rsid w:val="00424A0F"/>
     <w:rsid w:val="00424FF5"/>
     <w:rsid w:val="004306FE"/>
     <w:rsid w:val="0043247D"/>
     <w:rsid w:val="004352D3"/>
     <w:rsid w:val="00437E65"/>
     <w:rsid w:val="00437FD1"/>
     <w:rsid w:val="00444679"/>
     <w:rsid w:val="00453E30"/>
+    <w:rsid w:val="00460444"/>
     <w:rsid w:val="00461417"/>
     <w:rsid w:val="004617E1"/>
+    <w:rsid w:val="00461B0D"/>
+    <w:rsid w:val="00465CC9"/>
     <w:rsid w:val="00465E82"/>
     <w:rsid w:val="004665EB"/>
     <w:rsid w:val="004668E5"/>
     <w:rsid w:val="00470F8D"/>
     <w:rsid w:val="00471240"/>
+    <w:rsid w:val="00471399"/>
     <w:rsid w:val="004713BB"/>
     <w:rsid w:val="00473CAC"/>
     <w:rsid w:val="00474A20"/>
     <w:rsid w:val="00475060"/>
     <w:rsid w:val="00475209"/>
     <w:rsid w:val="004752F3"/>
     <w:rsid w:val="004753F7"/>
     <w:rsid w:val="0047662E"/>
     <w:rsid w:val="00480C99"/>
     <w:rsid w:val="004852A9"/>
     <w:rsid w:val="00486001"/>
     <w:rsid w:val="00486347"/>
     <w:rsid w:val="004864A0"/>
     <w:rsid w:val="004872B6"/>
     <w:rsid w:val="00490BB6"/>
     <w:rsid w:val="00492135"/>
     <w:rsid w:val="00495685"/>
     <w:rsid w:val="00495CBD"/>
     <w:rsid w:val="00497575"/>
     <w:rsid w:val="004A0ACD"/>
     <w:rsid w:val="004A6A61"/>
     <w:rsid w:val="004A7089"/>
     <w:rsid w:val="004B2228"/>
     <w:rsid w:val="004B6C37"/>
     <w:rsid w:val="004B6E26"/>
     <w:rsid w:val="004C31C3"/>
     <w:rsid w:val="004C48DF"/>
     <w:rsid w:val="004C5688"/>
     <w:rsid w:val="004C7370"/>
     <w:rsid w:val="004C73A3"/>
     <w:rsid w:val="004D09CB"/>
     <w:rsid w:val="004D1157"/>
     <w:rsid w:val="004D1D6E"/>
     <w:rsid w:val="004E148E"/>
     <w:rsid w:val="004E2C99"/>
     <w:rsid w:val="004E59C5"/>
     <w:rsid w:val="004F229E"/>
     <w:rsid w:val="004F2A95"/>
+    <w:rsid w:val="004F36C8"/>
+    <w:rsid w:val="004F46A3"/>
     <w:rsid w:val="004F4716"/>
     <w:rsid w:val="005100DD"/>
     <w:rsid w:val="00512CC6"/>
     <w:rsid w:val="0051401E"/>
     <w:rsid w:val="005141F7"/>
     <w:rsid w:val="005144B9"/>
     <w:rsid w:val="0052039D"/>
     <w:rsid w:val="00522BE4"/>
     <w:rsid w:val="005255C7"/>
     <w:rsid w:val="00526B83"/>
     <w:rsid w:val="00527E86"/>
     <w:rsid w:val="00532CE4"/>
     <w:rsid w:val="00532E56"/>
     <w:rsid w:val="00533CF8"/>
     <w:rsid w:val="00537FA8"/>
     <w:rsid w:val="00542CDC"/>
     <w:rsid w:val="00543977"/>
     <w:rsid w:val="00543A3E"/>
     <w:rsid w:val="005444F3"/>
     <w:rsid w:val="00545113"/>
     <w:rsid w:val="00546DCC"/>
     <w:rsid w:val="0055250D"/>
     <w:rsid w:val="0055454D"/>
     <w:rsid w:val="00555881"/>
     <w:rsid w:val="00555A32"/>
     <w:rsid w:val="00555E26"/>
+    <w:rsid w:val="00557196"/>
     <w:rsid w:val="00560DB3"/>
     <w:rsid w:val="00561F1F"/>
     <w:rsid w:val="005634FF"/>
     <w:rsid w:val="0056442E"/>
+    <w:rsid w:val="00564A86"/>
     <w:rsid w:val="00565A99"/>
+    <w:rsid w:val="00567CC9"/>
     <w:rsid w:val="00571339"/>
     <w:rsid w:val="00573846"/>
     <w:rsid w:val="00574C92"/>
     <w:rsid w:val="005759FC"/>
     <w:rsid w:val="00577FA2"/>
     <w:rsid w:val="00580C17"/>
     <w:rsid w:val="00582A06"/>
     <w:rsid w:val="00583ED0"/>
     <w:rsid w:val="00584ABC"/>
     <w:rsid w:val="005913DC"/>
+    <w:rsid w:val="00592A65"/>
     <w:rsid w:val="00592BB2"/>
     <w:rsid w:val="00593C67"/>
     <w:rsid w:val="00593DA6"/>
     <w:rsid w:val="00596304"/>
     <w:rsid w:val="00597D49"/>
     <w:rsid w:val="005A42B6"/>
     <w:rsid w:val="005A5B99"/>
     <w:rsid w:val="005A61E7"/>
     <w:rsid w:val="005A7940"/>
     <w:rsid w:val="005A7D43"/>
     <w:rsid w:val="005B0A70"/>
     <w:rsid w:val="005B232D"/>
     <w:rsid w:val="005B3637"/>
     <w:rsid w:val="005B6B40"/>
     <w:rsid w:val="005C0EAD"/>
     <w:rsid w:val="005C2F32"/>
     <w:rsid w:val="005C48F8"/>
     <w:rsid w:val="005D283F"/>
     <w:rsid w:val="005D2882"/>
     <w:rsid w:val="005D5715"/>
     <w:rsid w:val="005D694F"/>
     <w:rsid w:val="005F19F6"/>
     <w:rsid w:val="005F24EB"/>
     <w:rsid w:val="005F2BA8"/>
     <w:rsid w:val="005F4F11"/>
     <w:rsid w:val="00600B83"/>
     <w:rsid w:val="0060139F"/>
     <w:rsid w:val="0060224D"/>
     <w:rsid w:val="00603FC6"/>
     <w:rsid w:val="00604457"/>
     <w:rsid w:val="00604DD9"/>
     <w:rsid w:val="0060602B"/>
     <w:rsid w:val="00610658"/>
     <w:rsid w:val="00615E8A"/>
+    <w:rsid w:val="00617439"/>
     <w:rsid w:val="00617832"/>
     <w:rsid w:val="00621DDC"/>
+    <w:rsid w:val="006226E0"/>
     <w:rsid w:val="00626DF3"/>
     <w:rsid w:val="00626E17"/>
     <w:rsid w:val="006319DF"/>
     <w:rsid w:val="006346F9"/>
     <w:rsid w:val="00635A60"/>
     <w:rsid w:val="00636C24"/>
     <w:rsid w:val="0063747B"/>
     <w:rsid w:val="00640BAB"/>
     <w:rsid w:val="00640C2A"/>
     <w:rsid w:val="0064204F"/>
     <w:rsid w:val="0064282F"/>
     <w:rsid w:val="00643ABE"/>
+    <w:rsid w:val="0065248C"/>
     <w:rsid w:val="00652730"/>
     <w:rsid w:val="00652E4E"/>
     <w:rsid w:val="00654739"/>
     <w:rsid w:val="0065528F"/>
+    <w:rsid w:val="00655E08"/>
+    <w:rsid w:val="006565C5"/>
     <w:rsid w:val="0065740A"/>
     <w:rsid w:val="00661152"/>
     <w:rsid w:val="00663131"/>
     <w:rsid w:val="006631E0"/>
     <w:rsid w:val="006661E2"/>
     <w:rsid w:val="0067055F"/>
     <w:rsid w:val="00670B65"/>
+    <w:rsid w:val="00671201"/>
     <w:rsid w:val="00671EF9"/>
+    <w:rsid w:val="0067303A"/>
+    <w:rsid w:val="00676199"/>
     <w:rsid w:val="006812CB"/>
     <w:rsid w:val="0068158D"/>
     <w:rsid w:val="0068179E"/>
+    <w:rsid w:val="00683ADA"/>
     <w:rsid w:val="00683C71"/>
     <w:rsid w:val="00683ED1"/>
     <w:rsid w:val="00684D33"/>
     <w:rsid w:val="0068521D"/>
     <w:rsid w:val="00685250"/>
     <w:rsid w:val="00685ED9"/>
     <w:rsid w:val="006921D8"/>
     <w:rsid w:val="00692C4B"/>
     <w:rsid w:val="00693028"/>
+    <w:rsid w:val="00695385"/>
     <w:rsid w:val="0069544B"/>
     <w:rsid w:val="0069639E"/>
     <w:rsid w:val="006A1E1F"/>
     <w:rsid w:val="006A2CFE"/>
     <w:rsid w:val="006A491E"/>
     <w:rsid w:val="006A4957"/>
     <w:rsid w:val="006A52A9"/>
     <w:rsid w:val="006A570A"/>
     <w:rsid w:val="006A6AC4"/>
     <w:rsid w:val="006A6CAA"/>
     <w:rsid w:val="006B1F0C"/>
     <w:rsid w:val="006B40CD"/>
     <w:rsid w:val="006B5A24"/>
     <w:rsid w:val="006B63D9"/>
     <w:rsid w:val="006B74BE"/>
     <w:rsid w:val="006B7E1E"/>
+    <w:rsid w:val="006B7F78"/>
     <w:rsid w:val="006C19E8"/>
     <w:rsid w:val="006C7266"/>
     <w:rsid w:val="006D055F"/>
     <w:rsid w:val="006D1045"/>
     <w:rsid w:val="006D1984"/>
     <w:rsid w:val="006D3583"/>
     <w:rsid w:val="006D462D"/>
     <w:rsid w:val="006D6669"/>
     <w:rsid w:val="006D7C85"/>
     <w:rsid w:val="006E02A7"/>
     <w:rsid w:val="006E1819"/>
     <w:rsid w:val="006E3595"/>
     <w:rsid w:val="006E3EAC"/>
     <w:rsid w:val="006E49F7"/>
     <w:rsid w:val="006E51A3"/>
     <w:rsid w:val="006E5567"/>
+    <w:rsid w:val="006E67FD"/>
     <w:rsid w:val="006E6A95"/>
     <w:rsid w:val="006E7344"/>
     <w:rsid w:val="006F0411"/>
     <w:rsid w:val="006F193A"/>
     <w:rsid w:val="006F21F7"/>
     <w:rsid w:val="006F31A9"/>
     <w:rsid w:val="006F40F9"/>
     <w:rsid w:val="006F5C34"/>
     <w:rsid w:val="006F5D3F"/>
     <w:rsid w:val="007007DE"/>
     <w:rsid w:val="007009FF"/>
     <w:rsid w:val="00701A0D"/>
     <w:rsid w:val="007048A2"/>
     <w:rsid w:val="007075D3"/>
     <w:rsid w:val="00707670"/>
     <w:rsid w:val="0071243B"/>
     <w:rsid w:val="00712F9D"/>
     <w:rsid w:val="007133EC"/>
     <w:rsid w:val="00713937"/>
     <w:rsid w:val="0071454F"/>
     <w:rsid w:val="007145D0"/>
     <w:rsid w:val="00714BC2"/>
+    <w:rsid w:val="00714ED2"/>
     <w:rsid w:val="0071731D"/>
     <w:rsid w:val="007231CD"/>
     <w:rsid w:val="00723A63"/>
     <w:rsid w:val="00731FCD"/>
+    <w:rsid w:val="007321C7"/>
     <w:rsid w:val="0073252A"/>
+    <w:rsid w:val="00735093"/>
     <w:rsid w:val="0073523B"/>
+    <w:rsid w:val="00735FF3"/>
     <w:rsid w:val="00736E5B"/>
     <w:rsid w:val="0074131C"/>
     <w:rsid w:val="00741FEF"/>
     <w:rsid w:val="00743488"/>
     <w:rsid w:val="00750CD9"/>
     <w:rsid w:val="00751C78"/>
     <w:rsid w:val="007522A5"/>
     <w:rsid w:val="00752AC7"/>
     <w:rsid w:val="00753A8D"/>
     <w:rsid w:val="00756C15"/>
     <w:rsid w:val="00757074"/>
+    <w:rsid w:val="00760522"/>
+    <w:rsid w:val="00762331"/>
     <w:rsid w:val="0076425A"/>
     <w:rsid w:val="00764A0B"/>
     <w:rsid w:val="007661E4"/>
     <w:rsid w:val="007670C3"/>
+    <w:rsid w:val="00767554"/>
     <w:rsid w:val="00777132"/>
     <w:rsid w:val="0077731C"/>
     <w:rsid w:val="007779BF"/>
     <w:rsid w:val="00780094"/>
     <w:rsid w:val="00780817"/>
     <w:rsid w:val="007815E4"/>
     <w:rsid w:val="00781775"/>
     <w:rsid w:val="00781FE4"/>
+    <w:rsid w:val="007872F2"/>
     <w:rsid w:val="00791B2E"/>
     <w:rsid w:val="00792FD0"/>
     <w:rsid w:val="0079394C"/>
     <w:rsid w:val="00793D03"/>
     <w:rsid w:val="007A1456"/>
+    <w:rsid w:val="007A1AEF"/>
     <w:rsid w:val="007A2832"/>
     <w:rsid w:val="007A2F95"/>
     <w:rsid w:val="007A41D3"/>
     <w:rsid w:val="007A5E8B"/>
     <w:rsid w:val="007B2D49"/>
     <w:rsid w:val="007B3A1D"/>
     <w:rsid w:val="007B3B49"/>
     <w:rsid w:val="007B7120"/>
     <w:rsid w:val="007B7345"/>
     <w:rsid w:val="007C320F"/>
     <w:rsid w:val="007C3EC0"/>
     <w:rsid w:val="007C6187"/>
     <w:rsid w:val="007C7D73"/>
     <w:rsid w:val="007D116D"/>
+    <w:rsid w:val="007D17AC"/>
     <w:rsid w:val="007D3E83"/>
     <w:rsid w:val="007D4545"/>
+    <w:rsid w:val="007D4E0F"/>
     <w:rsid w:val="007D67E3"/>
     <w:rsid w:val="007E0177"/>
     <w:rsid w:val="007E0A77"/>
     <w:rsid w:val="007E4C5D"/>
     <w:rsid w:val="007E54BE"/>
+    <w:rsid w:val="007E62D9"/>
     <w:rsid w:val="007E7B45"/>
     <w:rsid w:val="007F294E"/>
     <w:rsid w:val="007F3B99"/>
     <w:rsid w:val="007F5728"/>
     <w:rsid w:val="007F77FF"/>
     <w:rsid w:val="0080076E"/>
     <w:rsid w:val="00800E2E"/>
     <w:rsid w:val="00801983"/>
     <w:rsid w:val="00803196"/>
     <w:rsid w:val="00805891"/>
     <w:rsid w:val="0080596C"/>
     <w:rsid w:val="00806713"/>
     <w:rsid w:val="00810869"/>
+    <w:rsid w:val="00812CB7"/>
     <w:rsid w:val="008163B7"/>
+    <w:rsid w:val="008173D8"/>
     <w:rsid w:val="00817D4D"/>
     <w:rsid w:val="00824347"/>
     <w:rsid w:val="0082530C"/>
     <w:rsid w:val="00826669"/>
     <w:rsid w:val="008304A0"/>
     <w:rsid w:val="0083476E"/>
     <w:rsid w:val="008360CA"/>
     <w:rsid w:val="0083731A"/>
     <w:rsid w:val="00837E18"/>
     <w:rsid w:val="00840157"/>
     <w:rsid w:val="00840CE7"/>
+    <w:rsid w:val="008443C5"/>
+    <w:rsid w:val="008501F1"/>
+    <w:rsid w:val="00850C2C"/>
     <w:rsid w:val="00852C2F"/>
     <w:rsid w:val="00861B42"/>
     <w:rsid w:val="0086298A"/>
     <w:rsid w:val="00863E0F"/>
     <w:rsid w:val="008640F4"/>
     <w:rsid w:val="00870C20"/>
     <w:rsid w:val="00871944"/>
     <w:rsid w:val="0087339A"/>
     <w:rsid w:val="00875851"/>
     <w:rsid w:val="00876F4C"/>
     <w:rsid w:val="00882227"/>
     <w:rsid w:val="00882D7D"/>
     <w:rsid w:val="008835E4"/>
     <w:rsid w:val="0088453D"/>
+    <w:rsid w:val="0088707A"/>
     <w:rsid w:val="0088733D"/>
     <w:rsid w:val="0089044D"/>
     <w:rsid w:val="00890C5E"/>
     <w:rsid w:val="008915FF"/>
     <w:rsid w:val="00891A74"/>
     <w:rsid w:val="00892F27"/>
+    <w:rsid w:val="008A3FBB"/>
     <w:rsid w:val="008A4952"/>
     <w:rsid w:val="008A59CD"/>
     <w:rsid w:val="008A6512"/>
+    <w:rsid w:val="008A7C61"/>
     <w:rsid w:val="008B259D"/>
+    <w:rsid w:val="008B4F5A"/>
     <w:rsid w:val="008B59F7"/>
     <w:rsid w:val="008C22F4"/>
     <w:rsid w:val="008C79CA"/>
     <w:rsid w:val="008D0461"/>
     <w:rsid w:val="008D4685"/>
     <w:rsid w:val="008D64C2"/>
     <w:rsid w:val="008D6523"/>
     <w:rsid w:val="008E023F"/>
     <w:rsid w:val="008F0113"/>
     <w:rsid w:val="008F1871"/>
     <w:rsid w:val="008F24A9"/>
     <w:rsid w:val="008F35D4"/>
     <w:rsid w:val="008F45A1"/>
     <w:rsid w:val="0090111C"/>
     <w:rsid w:val="00901D9D"/>
     <w:rsid w:val="00902E20"/>
+    <w:rsid w:val="0090384E"/>
     <w:rsid w:val="009041ED"/>
     <w:rsid w:val="00910090"/>
     <w:rsid w:val="0091165F"/>
     <w:rsid w:val="00911810"/>
     <w:rsid w:val="00916A9F"/>
     <w:rsid w:val="00921EEB"/>
+    <w:rsid w:val="009239F8"/>
     <w:rsid w:val="00923D29"/>
     <w:rsid w:val="00924A2D"/>
+    <w:rsid w:val="00930695"/>
     <w:rsid w:val="00930D76"/>
     <w:rsid w:val="009344D9"/>
     <w:rsid w:val="00934CDA"/>
     <w:rsid w:val="0093524E"/>
     <w:rsid w:val="009363B5"/>
     <w:rsid w:val="0094096B"/>
     <w:rsid w:val="0094107C"/>
     <w:rsid w:val="009448D7"/>
     <w:rsid w:val="009459DE"/>
     <w:rsid w:val="00945E94"/>
     <w:rsid w:val="00946695"/>
     <w:rsid w:val="00946C0A"/>
     <w:rsid w:val="009518FB"/>
     <w:rsid w:val="00954CB5"/>
     <w:rsid w:val="00955BD5"/>
     <w:rsid w:val="00956741"/>
+    <w:rsid w:val="00957976"/>
+    <w:rsid w:val="0096080D"/>
     <w:rsid w:val="0096089A"/>
     <w:rsid w:val="00962CE5"/>
     <w:rsid w:val="009634A5"/>
     <w:rsid w:val="00965FCB"/>
     <w:rsid w:val="00971A5D"/>
     <w:rsid w:val="00974BD1"/>
     <w:rsid w:val="00977775"/>
     <w:rsid w:val="00980A98"/>
     <w:rsid w:val="00984ED4"/>
     <w:rsid w:val="009879AB"/>
+    <w:rsid w:val="0099045D"/>
     <w:rsid w:val="009939B8"/>
     <w:rsid w:val="00993AF0"/>
     <w:rsid w:val="00994219"/>
     <w:rsid w:val="00997009"/>
     <w:rsid w:val="00997138"/>
     <w:rsid w:val="009A2639"/>
     <w:rsid w:val="009A2CD9"/>
     <w:rsid w:val="009A2DA6"/>
     <w:rsid w:val="009B1E01"/>
     <w:rsid w:val="009B58E2"/>
     <w:rsid w:val="009B5F00"/>
     <w:rsid w:val="009C5F33"/>
     <w:rsid w:val="009C71AD"/>
     <w:rsid w:val="009D1E13"/>
     <w:rsid w:val="009D2FBF"/>
     <w:rsid w:val="009D72EA"/>
     <w:rsid w:val="009D79A2"/>
     <w:rsid w:val="009D7B5D"/>
     <w:rsid w:val="009E0557"/>
     <w:rsid w:val="009E17AF"/>
     <w:rsid w:val="009E5583"/>
     <w:rsid w:val="009E7AEA"/>
     <w:rsid w:val="009F2934"/>
+    <w:rsid w:val="009F30A7"/>
+    <w:rsid w:val="009F356F"/>
     <w:rsid w:val="009F5FA0"/>
+    <w:rsid w:val="00A00288"/>
     <w:rsid w:val="00A021B5"/>
     <w:rsid w:val="00A0367D"/>
     <w:rsid w:val="00A03816"/>
     <w:rsid w:val="00A0480A"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A1227D"/>
     <w:rsid w:val="00A123A9"/>
     <w:rsid w:val="00A13037"/>
     <w:rsid w:val="00A15A8E"/>
     <w:rsid w:val="00A170E6"/>
     <w:rsid w:val="00A172C8"/>
     <w:rsid w:val="00A23860"/>
     <w:rsid w:val="00A34CF5"/>
     <w:rsid w:val="00A35EAD"/>
     <w:rsid w:val="00A41694"/>
     <w:rsid w:val="00A43E29"/>
     <w:rsid w:val="00A449F5"/>
+    <w:rsid w:val="00A457CF"/>
     <w:rsid w:val="00A472AA"/>
     <w:rsid w:val="00A47370"/>
     <w:rsid w:val="00A473A7"/>
+    <w:rsid w:val="00A502FF"/>
     <w:rsid w:val="00A525E3"/>
     <w:rsid w:val="00A52E07"/>
     <w:rsid w:val="00A54F01"/>
     <w:rsid w:val="00A56068"/>
     <w:rsid w:val="00A577D7"/>
     <w:rsid w:val="00A57CBA"/>
     <w:rsid w:val="00A60083"/>
     <w:rsid w:val="00A60D58"/>
     <w:rsid w:val="00A6210F"/>
     <w:rsid w:val="00A62EBA"/>
     <w:rsid w:val="00A70005"/>
+    <w:rsid w:val="00A704D6"/>
     <w:rsid w:val="00A72A85"/>
     <w:rsid w:val="00A73A65"/>
     <w:rsid w:val="00A73F9F"/>
     <w:rsid w:val="00A812A3"/>
     <w:rsid w:val="00A815AB"/>
     <w:rsid w:val="00A81C05"/>
     <w:rsid w:val="00A82644"/>
     <w:rsid w:val="00A84339"/>
     <w:rsid w:val="00A84C13"/>
     <w:rsid w:val="00A860F0"/>
+    <w:rsid w:val="00A86581"/>
     <w:rsid w:val="00A87070"/>
     <w:rsid w:val="00A9181F"/>
     <w:rsid w:val="00A91C28"/>
     <w:rsid w:val="00A93327"/>
     <w:rsid w:val="00A94272"/>
     <w:rsid w:val="00A945BD"/>
     <w:rsid w:val="00A94D25"/>
     <w:rsid w:val="00A95352"/>
     <w:rsid w:val="00A97869"/>
     <w:rsid w:val="00AA0AC4"/>
     <w:rsid w:val="00AB183A"/>
+    <w:rsid w:val="00AB2F3E"/>
     <w:rsid w:val="00AB35E9"/>
     <w:rsid w:val="00AB5145"/>
     <w:rsid w:val="00AB51DB"/>
+    <w:rsid w:val="00AB53C5"/>
     <w:rsid w:val="00AB6AC6"/>
     <w:rsid w:val="00AB6F88"/>
     <w:rsid w:val="00AB74AA"/>
     <w:rsid w:val="00AB786E"/>
     <w:rsid w:val="00AC141C"/>
     <w:rsid w:val="00AC4108"/>
     <w:rsid w:val="00AC61B1"/>
     <w:rsid w:val="00AC7AF7"/>
     <w:rsid w:val="00AD13B0"/>
     <w:rsid w:val="00AD1F5B"/>
     <w:rsid w:val="00AD2286"/>
     <w:rsid w:val="00AD25C5"/>
     <w:rsid w:val="00AD4D42"/>
     <w:rsid w:val="00AE2443"/>
     <w:rsid w:val="00AE5506"/>
     <w:rsid w:val="00AE5BE0"/>
     <w:rsid w:val="00AF1427"/>
     <w:rsid w:val="00AF3D70"/>
     <w:rsid w:val="00AF4297"/>
     <w:rsid w:val="00AF6B73"/>
     <w:rsid w:val="00AF7674"/>
     <w:rsid w:val="00B01F68"/>
     <w:rsid w:val="00B025C3"/>
     <w:rsid w:val="00B0287B"/>
     <w:rsid w:val="00B11192"/>
     <w:rsid w:val="00B120B1"/>
     <w:rsid w:val="00B121F8"/>
     <w:rsid w:val="00B12332"/>
     <w:rsid w:val="00B1753E"/>
     <w:rsid w:val="00B2246C"/>
     <w:rsid w:val="00B236FA"/>
     <w:rsid w:val="00B2525E"/>
     <w:rsid w:val="00B25448"/>
     <w:rsid w:val="00B254FF"/>
     <w:rsid w:val="00B27A2A"/>
     <w:rsid w:val="00B30449"/>
     <w:rsid w:val="00B304E1"/>
     <w:rsid w:val="00B31BD5"/>
     <w:rsid w:val="00B32D08"/>
     <w:rsid w:val="00B3341A"/>
     <w:rsid w:val="00B3640F"/>
     <w:rsid w:val="00B420E4"/>
     <w:rsid w:val="00B44F32"/>
     <w:rsid w:val="00B46C70"/>
     <w:rsid w:val="00B56601"/>
     <w:rsid w:val="00B56FD0"/>
     <w:rsid w:val="00B57397"/>
     <w:rsid w:val="00B57B07"/>
+    <w:rsid w:val="00B605AD"/>
     <w:rsid w:val="00B621D4"/>
     <w:rsid w:val="00B6307B"/>
     <w:rsid w:val="00B664D1"/>
     <w:rsid w:val="00B701B8"/>
     <w:rsid w:val="00B721B1"/>
     <w:rsid w:val="00B7241D"/>
     <w:rsid w:val="00B7343B"/>
     <w:rsid w:val="00B74533"/>
     <w:rsid w:val="00B75955"/>
+    <w:rsid w:val="00B827C5"/>
     <w:rsid w:val="00B82B0F"/>
     <w:rsid w:val="00B83F36"/>
     <w:rsid w:val="00B8534C"/>
     <w:rsid w:val="00B87340"/>
     <w:rsid w:val="00B902D9"/>
     <w:rsid w:val="00B93FE6"/>
     <w:rsid w:val="00BA2F15"/>
     <w:rsid w:val="00BA431D"/>
     <w:rsid w:val="00BA4DCF"/>
     <w:rsid w:val="00BA6D5F"/>
     <w:rsid w:val="00BA7180"/>
     <w:rsid w:val="00BA786C"/>
     <w:rsid w:val="00BB06AF"/>
     <w:rsid w:val="00BB5C71"/>
     <w:rsid w:val="00BB7170"/>
     <w:rsid w:val="00BC0BD5"/>
     <w:rsid w:val="00BC0F56"/>
     <w:rsid w:val="00BC5A50"/>
     <w:rsid w:val="00BC5B41"/>
     <w:rsid w:val="00BC7642"/>
     <w:rsid w:val="00BD05EA"/>
     <w:rsid w:val="00BD0660"/>
     <w:rsid w:val="00BD2B6C"/>
     <w:rsid w:val="00BD6360"/>
     <w:rsid w:val="00BD7A01"/>
     <w:rsid w:val="00BE187D"/>
     <w:rsid w:val="00BE4213"/>
     <w:rsid w:val="00BE6713"/>
     <w:rsid w:val="00BE6802"/>
     <w:rsid w:val="00BE693C"/>
     <w:rsid w:val="00BF0009"/>
     <w:rsid w:val="00BF021A"/>
     <w:rsid w:val="00BF0F14"/>
     <w:rsid w:val="00BF14D0"/>
     <w:rsid w:val="00BF1FD3"/>
     <w:rsid w:val="00BF21F3"/>
     <w:rsid w:val="00BF2681"/>
+    <w:rsid w:val="00BF2DA1"/>
+    <w:rsid w:val="00BF49A1"/>
     <w:rsid w:val="00BF53A2"/>
     <w:rsid w:val="00BF69AF"/>
     <w:rsid w:val="00BF7CDD"/>
     <w:rsid w:val="00C01703"/>
     <w:rsid w:val="00C03041"/>
     <w:rsid w:val="00C03472"/>
     <w:rsid w:val="00C03A0B"/>
     <w:rsid w:val="00C05C52"/>
     <w:rsid w:val="00C14A00"/>
     <w:rsid w:val="00C1515D"/>
     <w:rsid w:val="00C16BAC"/>
     <w:rsid w:val="00C172E7"/>
     <w:rsid w:val="00C17BC4"/>
     <w:rsid w:val="00C17BDF"/>
     <w:rsid w:val="00C21D01"/>
     <w:rsid w:val="00C2752E"/>
     <w:rsid w:val="00C332AF"/>
     <w:rsid w:val="00C333B6"/>
     <w:rsid w:val="00C336E0"/>
+    <w:rsid w:val="00C365A2"/>
     <w:rsid w:val="00C36A18"/>
     <w:rsid w:val="00C36BAA"/>
     <w:rsid w:val="00C37942"/>
     <w:rsid w:val="00C4107E"/>
     <w:rsid w:val="00C415CE"/>
+    <w:rsid w:val="00C4607B"/>
     <w:rsid w:val="00C47E25"/>
     <w:rsid w:val="00C54052"/>
     <w:rsid w:val="00C545F2"/>
     <w:rsid w:val="00C618B9"/>
     <w:rsid w:val="00C63D8E"/>
     <w:rsid w:val="00C653A8"/>
     <w:rsid w:val="00C664DA"/>
     <w:rsid w:val="00C67102"/>
     <w:rsid w:val="00C7010E"/>
     <w:rsid w:val="00C71584"/>
+    <w:rsid w:val="00C73642"/>
     <w:rsid w:val="00C7531A"/>
     <w:rsid w:val="00C80E45"/>
     <w:rsid w:val="00C81AEF"/>
     <w:rsid w:val="00C82860"/>
     <w:rsid w:val="00C82F9C"/>
+    <w:rsid w:val="00C8473B"/>
     <w:rsid w:val="00C84B8E"/>
     <w:rsid w:val="00C87888"/>
     <w:rsid w:val="00C921BC"/>
     <w:rsid w:val="00C940F4"/>
     <w:rsid w:val="00C974EC"/>
     <w:rsid w:val="00C97CED"/>
     <w:rsid w:val="00CA12FA"/>
     <w:rsid w:val="00CA148C"/>
     <w:rsid w:val="00CA2185"/>
+    <w:rsid w:val="00CA6F3E"/>
     <w:rsid w:val="00CB0BED"/>
     <w:rsid w:val="00CB2C76"/>
     <w:rsid w:val="00CB51DC"/>
     <w:rsid w:val="00CB7118"/>
     <w:rsid w:val="00CC0907"/>
+    <w:rsid w:val="00CC170F"/>
+    <w:rsid w:val="00CC1D7C"/>
     <w:rsid w:val="00CC217C"/>
     <w:rsid w:val="00CC392C"/>
     <w:rsid w:val="00CC6F15"/>
     <w:rsid w:val="00CD0325"/>
     <w:rsid w:val="00CD0B53"/>
     <w:rsid w:val="00CD3490"/>
     <w:rsid w:val="00CD594F"/>
     <w:rsid w:val="00CE207F"/>
     <w:rsid w:val="00CE29F1"/>
     <w:rsid w:val="00CE39C4"/>
     <w:rsid w:val="00CE5D63"/>
     <w:rsid w:val="00CF0317"/>
     <w:rsid w:val="00CF046E"/>
     <w:rsid w:val="00CF1264"/>
     <w:rsid w:val="00CF3E91"/>
     <w:rsid w:val="00CF4849"/>
     <w:rsid w:val="00D016BA"/>
     <w:rsid w:val="00D01FE1"/>
     <w:rsid w:val="00D0212B"/>
+    <w:rsid w:val="00D03173"/>
     <w:rsid w:val="00D0433E"/>
     <w:rsid w:val="00D043CD"/>
     <w:rsid w:val="00D058D1"/>
     <w:rsid w:val="00D072CF"/>
     <w:rsid w:val="00D11007"/>
     <w:rsid w:val="00D13761"/>
     <w:rsid w:val="00D14708"/>
     <w:rsid w:val="00D14CE0"/>
     <w:rsid w:val="00D16F7D"/>
     <w:rsid w:val="00D23137"/>
     <w:rsid w:val="00D24352"/>
     <w:rsid w:val="00D2582C"/>
     <w:rsid w:val="00D26629"/>
+    <w:rsid w:val="00D325D9"/>
+    <w:rsid w:val="00D36B87"/>
     <w:rsid w:val="00D50B03"/>
     <w:rsid w:val="00D50F0C"/>
     <w:rsid w:val="00D54E40"/>
     <w:rsid w:val="00D60AD4"/>
     <w:rsid w:val="00D61DF8"/>
     <w:rsid w:val="00D64BE8"/>
     <w:rsid w:val="00D65CF8"/>
     <w:rsid w:val="00D676AA"/>
+    <w:rsid w:val="00D70830"/>
     <w:rsid w:val="00D71F61"/>
     <w:rsid w:val="00D71F83"/>
     <w:rsid w:val="00D72C33"/>
     <w:rsid w:val="00D7408A"/>
     <w:rsid w:val="00D74E1D"/>
     <w:rsid w:val="00D74F89"/>
     <w:rsid w:val="00D75EE5"/>
     <w:rsid w:val="00D76D30"/>
     <w:rsid w:val="00D8242B"/>
     <w:rsid w:val="00D82B16"/>
     <w:rsid w:val="00D84459"/>
     <w:rsid w:val="00D85EB3"/>
     <w:rsid w:val="00D87137"/>
     <w:rsid w:val="00D918C6"/>
     <w:rsid w:val="00D92382"/>
     <w:rsid w:val="00D93EB2"/>
+    <w:rsid w:val="00D94D6B"/>
     <w:rsid w:val="00DA14D6"/>
     <w:rsid w:val="00DA3063"/>
     <w:rsid w:val="00DA4E4A"/>
     <w:rsid w:val="00DA5914"/>
     <w:rsid w:val="00DA7083"/>
     <w:rsid w:val="00DA7E4E"/>
     <w:rsid w:val="00DB0610"/>
     <w:rsid w:val="00DB14CF"/>
     <w:rsid w:val="00DB162F"/>
     <w:rsid w:val="00DB2628"/>
     <w:rsid w:val="00DB2ED1"/>
     <w:rsid w:val="00DB4948"/>
     <w:rsid w:val="00DB6833"/>
     <w:rsid w:val="00DB6DFF"/>
     <w:rsid w:val="00DC0D81"/>
     <w:rsid w:val="00DC1D2D"/>
     <w:rsid w:val="00DC2D84"/>
     <w:rsid w:val="00DC49EE"/>
     <w:rsid w:val="00DC659D"/>
     <w:rsid w:val="00DC6EA1"/>
     <w:rsid w:val="00DD2E31"/>
+    <w:rsid w:val="00DD4C4F"/>
     <w:rsid w:val="00DD5376"/>
     <w:rsid w:val="00DE1D59"/>
     <w:rsid w:val="00DE5936"/>
     <w:rsid w:val="00DE698E"/>
     <w:rsid w:val="00DF059A"/>
     <w:rsid w:val="00DF4EB7"/>
+    <w:rsid w:val="00E0192A"/>
     <w:rsid w:val="00E02B98"/>
+    <w:rsid w:val="00E03BC8"/>
     <w:rsid w:val="00E05FB4"/>
     <w:rsid w:val="00E06C0E"/>
     <w:rsid w:val="00E07DCB"/>
+    <w:rsid w:val="00E100F5"/>
     <w:rsid w:val="00E101E6"/>
+    <w:rsid w:val="00E1169C"/>
     <w:rsid w:val="00E11773"/>
     <w:rsid w:val="00E11985"/>
     <w:rsid w:val="00E14456"/>
     <w:rsid w:val="00E1448A"/>
     <w:rsid w:val="00E23879"/>
     <w:rsid w:val="00E26E7C"/>
     <w:rsid w:val="00E33294"/>
     <w:rsid w:val="00E341F5"/>
     <w:rsid w:val="00E34949"/>
     <w:rsid w:val="00E356B3"/>
     <w:rsid w:val="00E359AC"/>
     <w:rsid w:val="00E36A05"/>
     <w:rsid w:val="00E3729D"/>
     <w:rsid w:val="00E3771E"/>
     <w:rsid w:val="00E40FE3"/>
     <w:rsid w:val="00E4796A"/>
     <w:rsid w:val="00E50480"/>
     <w:rsid w:val="00E560D4"/>
     <w:rsid w:val="00E60104"/>
+    <w:rsid w:val="00E60539"/>
     <w:rsid w:val="00E60B78"/>
     <w:rsid w:val="00E62CFB"/>
     <w:rsid w:val="00E643E6"/>
     <w:rsid w:val="00E65972"/>
     <w:rsid w:val="00E67F7C"/>
     <w:rsid w:val="00E72631"/>
     <w:rsid w:val="00E7304A"/>
     <w:rsid w:val="00E7356C"/>
     <w:rsid w:val="00E80F04"/>
     <w:rsid w:val="00E81D4B"/>
     <w:rsid w:val="00E8322D"/>
     <w:rsid w:val="00E84954"/>
     <w:rsid w:val="00E91960"/>
     <w:rsid w:val="00E971E4"/>
     <w:rsid w:val="00EA15EB"/>
     <w:rsid w:val="00EA5C6E"/>
     <w:rsid w:val="00EB0111"/>
     <w:rsid w:val="00EB2936"/>
     <w:rsid w:val="00EB31FD"/>
     <w:rsid w:val="00EB33FC"/>
     <w:rsid w:val="00EB3FA1"/>
     <w:rsid w:val="00EB4098"/>
     <w:rsid w:val="00EB4800"/>
     <w:rsid w:val="00EB5513"/>
     <w:rsid w:val="00EB66D4"/>
     <w:rsid w:val="00EC2BEF"/>
     <w:rsid w:val="00EC32E4"/>
     <w:rsid w:val="00EC38DD"/>
     <w:rsid w:val="00EC5459"/>
     <w:rsid w:val="00EC718C"/>
+    <w:rsid w:val="00ED033A"/>
     <w:rsid w:val="00ED21B9"/>
     <w:rsid w:val="00ED23C5"/>
+    <w:rsid w:val="00ED29F4"/>
     <w:rsid w:val="00ED3016"/>
     <w:rsid w:val="00ED36A2"/>
     <w:rsid w:val="00ED41EE"/>
     <w:rsid w:val="00ED4F62"/>
     <w:rsid w:val="00ED78CA"/>
     <w:rsid w:val="00EE1936"/>
     <w:rsid w:val="00EE3250"/>
     <w:rsid w:val="00EE34F4"/>
     <w:rsid w:val="00EE6637"/>
     <w:rsid w:val="00EF0858"/>
+    <w:rsid w:val="00EF2AD7"/>
     <w:rsid w:val="00EF2EC1"/>
     <w:rsid w:val="00EF77AC"/>
     <w:rsid w:val="00F00143"/>
     <w:rsid w:val="00F00239"/>
+    <w:rsid w:val="00F01153"/>
     <w:rsid w:val="00F04798"/>
     <w:rsid w:val="00F07317"/>
     <w:rsid w:val="00F07A91"/>
     <w:rsid w:val="00F07BF0"/>
     <w:rsid w:val="00F1280C"/>
     <w:rsid w:val="00F1745F"/>
     <w:rsid w:val="00F22492"/>
     <w:rsid w:val="00F2424D"/>
     <w:rsid w:val="00F260FF"/>
     <w:rsid w:val="00F2669E"/>
     <w:rsid w:val="00F30309"/>
     <w:rsid w:val="00F30DCC"/>
     <w:rsid w:val="00F3201A"/>
     <w:rsid w:val="00F37962"/>
     <w:rsid w:val="00F37FD7"/>
+    <w:rsid w:val="00F426D5"/>
+    <w:rsid w:val="00F43DC1"/>
     <w:rsid w:val="00F4404A"/>
     <w:rsid w:val="00F44155"/>
     <w:rsid w:val="00F46A72"/>
     <w:rsid w:val="00F47654"/>
     <w:rsid w:val="00F51903"/>
     <w:rsid w:val="00F52BF7"/>
+    <w:rsid w:val="00F53045"/>
     <w:rsid w:val="00F53BF9"/>
     <w:rsid w:val="00F54C4B"/>
     <w:rsid w:val="00F6073D"/>
     <w:rsid w:val="00F60A9A"/>
     <w:rsid w:val="00F627A1"/>
     <w:rsid w:val="00F6491A"/>
     <w:rsid w:val="00F65CF7"/>
     <w:rsid w:val="00F708B5"/>
     <w:rsid w:val="00F70E4E"/>
     <w:rsid w:val="00F717D5"/>
     <w:rsid w:val="00F71A14"/>
     <w:rsid w:val="00F73F2F"/>
     <w:rsid w:val="00F76ACF"/>
     <w:rsid w:val="00F77681"/>
     <w:rsid w:val="00F80F5B"/>
     <w:rsid w:val="00F81AB1"/>
     <w:rsid w:val="00F8674C"/>
     <w:rsid w:val="00F87FA1"/>
+    <w:rsid w:val="00F921E9"/>
     <w:rsid w:val="00F92B08"/>
     <w:rsid w:val="00F9367D"/>
     <w:rsid w:val="00F96591"/>
     <w:rsid w:val="00F96805"/>
     <w:rsid w:val="00F97E1E"/>
     <w:rsid w:val="00FA0930"/>
     <w:rsid w:val="00FA0E28"/>
     <w:rsid w:val="00FA1000"/>
     <w:rsid w:val="00FA3FCD"/>
     <w:rsid w:val="00FA712B"/>
     <w:rsid w:val="00FB3A6D"/>
     <w:rsid w:val="00FB3E50"/>
     <w:rsid w:val="00FB7052"/>
     <w:rsid w:val="00FB71FF"/>
     <w:rsid w:val="00FC022A"/>
+    <w:rsid w:val="00FC1813"/>
     <w:rsid w:val="00FC3D30"/>
     <w:rsid w:val="00FC713F"/>
     <w:rsid w:val="00FD2549"/>
     <w:rsid w:val="00FD4451"/>
     <w:rsid w:val="00FD74EE"/>
     <w:rsid w:val="00FD7A7B"/>
     <w:rsid w:val="00FD7C75"/>
     <w:rsid w:val="00FD7F76"/>
     <w:rsid w:val="00FE0BAD"/>
     <w:rsid w:val="00FE3065"/>
     <w:rsid w:val="00FE6001"/>
     <w:rsid w:val="00FE62D8"/>
+    <w:rsid w:val="00FE6348"/>
     <w:rsid w:val="00FF1DA0"/>
+    <w:rsid w:val="00FF1F9B"/>
     <w:rsid w:val="00FF38EA"/>
+    <w:rsid w:val="00FF48A9"/>
     <w:rsid w:val="00FF5636"/>
     <w:rsid w:val="00FF66FB"/>
     <w:rsid w:val="052F6FDF"/>
     <w:rsid w:val="14E5B20A"/>
     <w:rsid w:val="1DD2AD23"/>
     <w:rsid w:val="22BBE561"/>
     <w:rsid w:val="25FB02AC"/>
     <w:rsid w:val="26D29C47"/>
     <w:rsid w:val="3230C65F"/>
     <w:rsid w:val="3662AF7A"/>
     <w:rsid w:val="36FA8D4B"/>
     <w:rsid w:val="3757E695"/>
     <w:rsid w:val="39E84FEB"/>
     <w:rsid w:val="3D5B5353"/>
     <w:rsid w:val="41BC1C5F"/>
     <w:rsid w:val="4613F4AA"/>
     <w:rsid w:val="47C4E4CB"/>
     <w:rsid w:val="492B59DB"/>
     <w:rsid w:val="4CA2B31B"/>
     <w:rsid w:val="4F378C48"/>
     <w:rsid w:val="52F36840"/>
     <w:rsid w:val="54AD3A44"/>
     <w:rsid w:val="567DF880"/>
     <w:rsid w:val="57C34404"/>
     <w:rsid w:val="61619759"/>
@@ -5952,50 +5745,51 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FF5636"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -6568,51 +6362,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2116628392">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/theres-more-to-anger-than-getting-mad-booklet/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lutheranmedia.org.au/calendar-competition/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/talking-openly-with-kids-booklet/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/now-youre-talking-booklet/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lutheranmedia.org.au/calendar-competition/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/why-do-bad-things-happen-booklet/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/your-place-in-gods-plan-booklet/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/loneliness-booklet/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/wheres-god-in-all-of-this-booklet/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/reasons-to-believe-booklet/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6883,76 +6677,80 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2a8cafc4-8f27-4288-84b3-4e851c1821c8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Purpose xmlns="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xsi:nil="true"/>
     <FinancialCode xmlns="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xsi:nil="true"/>
     <TaxCatchAll xmlns="adcf82a4-c918-4c89-a196-e74c4365b281" xsi:nil="true"/>
     <CalendarCompFavs xmlns="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xsi:nil="true"/>
     <Month xmlns="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xmlns:ns3="adcf82a4-c918-4c89-a196-e74c4365b281" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="987cd4ad409c7b5ebef3be28b6df8df1" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100303F93F47571D74D9F4D96D391293BBA" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee5558e2fc165f11900f1edf6e116b2b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xmlns:ns3="adcf82a4-c918-4c89-a196-e74c4365b281" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="20324fdae8d4e754c75aad6f31f7e5f3" ns2:_="" ns3:_="">
     <xsd:import namespace="2a8cafc4-8f27-4288-84b3-4e851c1821c8"/>
     <xsd:import namespace="adcf82a4-c918-4c89-a196-e74c4365b281"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Purpose" minOccurs="0"/>
                 <xsd:element ref="ns2:FinancialCode" minOccurs="0"/>
                 <xsd:element ref="ns2:CalendarCompFavs" minOccurs="0"/>
                 <xsd:element ref="ns2:Month" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -7192,130 +6990,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B53C7348-AF85-4164-9E1B-DB866B23419B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DBCE100-3264-4998-97CB-AEE3170738C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2a8cafc4-8f27-4288-84b3-4e851c1821c8"/>
     <ds:schemaRef ds:uri="adcf82a4-c918-4c89-a196-e74c4365b281"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D90264F4-E617-434E-9BD1-EBC2ADF129F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4615A3A2-21E7-48DA-A341-41A2D45BF3BA}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9E07F4E-1F08-45FC-A28D-57E1B823AC85}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2a8cafc4-8f27-4288-84b3-4e851c1821c8"/>
     <ds:schemaRef ds:uri="adcf82a4-c918-4c89-a196-e74c4365b281"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>288</Words>
-  <Characters>1499</Characters>
+  <Words>221</Words>
+  <Characters>1261</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1766</CharactersWithSpaces>
+  <CharactersWithSpaces>1480</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Elysia McEwen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100303F93F47571D74D9F4D96D391293BBA</vt:lpwstr>
   </property>