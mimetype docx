--- v2 (2026-06-26)
+++ v3 (2026-08-11)
@@ -46,51 +46,51 @@
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16082F93" wp14:editId="02043A81">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-457200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-457201</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7581900" cy="1370215"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:wrapNone/>
             <wp:docPr id="1663569274" name="Picture 5" descr="A blue and yellow rectangle with text&#10;&#10;Description automatically generated">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6376F9A9-D329-4C81-9C5B-75E5D879131C}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09CC309C-F79C-48EC-8BFC-C17B4ACD26A7}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1663569274" name="Picture 5" descr="A blue and yellow rectangle with text&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -155,51 +155,51 @@
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52BE7BF9" w14:textId="77777777" w:rsidR="004076EE" w:rsidRDefault="004076EE" w:rsidP="000013E3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="586C2CF4" w14:textId="4CE0ECA4" w:rsidR="00A35EAD" w:rsidRPr="00824347" w:rsidRDefault="57C34404" w:rsidP="000013E3">
+    <w:p w14:paraId="586C2CF4" w14:textId="15896B16" w:rsidR="00A35EAD" w:rsidRPr="00824347" w:rsidRDefault="57C34404" w:rsidP="000013E3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Dreaming Outloud Pro"/>
           <w:color w:val="0082CB"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61619759">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
@@ -244,1585 +244,2014 @@
           <w:color w:val="0082CB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="54AD3A44" w:rsidRPr="00824347">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="0099045D">
+      <w:r w:rsidR="004277F3">
         <w:rPr>
           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Dreaming Outloud Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>Ju</w:t>
-[...15 lines deleted...]
-        <w:t>ly</w:t>
+        <w:t>August</w:t>
       </w:r>
       <w:r w:rsidR="47C4E4CB">
         <w:rPr>
           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Dreaming Outloud Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00140073">
         <w:rPr>
           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Dreaming Outloud Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025042CA" w14:textId="2A1D55D0" w:rsidR="00C7531A" w:rsidRPr="00824347" w:rsidRDefault="00695385">
+    <w:p w14:paraId="025042CA" w14:textId="2C3DDF03" w:rsidR="00C7531A" w:rsidRPr="00824347" w:rsidRDefault="00E77152">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
-[...1 lines deleted...]
-          <w:iCs/>
           <w:noProof/>
-          <w:color w:val="0082CB"/>
-[...6 lines deleted...]
-          </w14:textOutline>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21B75750" wp14:editId="3E3B3F9F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04AA5F3F" wp14:editId="5CA1400B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>4465674</wp:posOffset>
+              <wp:posOffset>4496257</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>2885470</wp:posOffset>
+              <wp:posOffset>3664408</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1794539" cy="2243174"/>
-            <wp:effectExtent l="133350" t="76200" r="72390" b="138430"/>
+            <wp:extent cx="1604941" cy="2218204"/>
+            <wp:effectExtent l="95250" t="57150" r="90805" b="67945"/>
             <wp:wrapNone/>
-            <wp:docPr id="2139101391" name="Picture 3"/>
+            <wp:docPr id="218976680" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill>
+                  <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
+                    <a:srcRect l="13717" r="13930"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
-                    <a:xfrm>
+                    <a:xfrm rot="247227">
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1794539" cy="2243174"/>
+                      <a:ext cx="1605908" cy="2219541"/>
                     </a:xfrm>
-                    <a:prstGeom prst="roundRect">
-[...2 lines deleted...]
-                      </a:avLst>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
-                    <a:effectLst>
-[...17 lines deleted...]
-                    </a:sp3d>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...1138 lines deleted...]
-                      <v:textbox>
+      <w:r w:rsidR="00865D96">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D3A4EB6" wp14:editId="4782BA55">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3495465</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4089400" cy="2520000"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="13970"/>
+                <wp:wrapNone/>
+                <wp:docPr id="668535638" name="Rounded Rectangle 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90CD4EC1-431C-4ACA-9B99-817830B26B66}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4089400" cy="2520000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="19050">
+                          <a:solidFill>
+                            <a:srgbClr val="B5BE00"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="34E8B094" w14:textId="4629300E" w:rsidR="00044162" w:rsidRDefault="00C365A2" w:rsidP="00F71A14">
+                          <w:p w14:paraId="34E8B094" w14:textId="2F92B915" w:rsidR="00044162" w:rsidRDefault="00637FE6" w:rsidP="00F71A14">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="B5BE00"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="B5BE00"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t>Calendar entries are in –Thank you!</w:t>
+                              <w:t xml:space="preserve">Lutheran Media History book </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2FD0B914" w14:textId="74A2401C" w:rsidR="00044162" w:rsidRPr="00044162" w:rsidRDefault="00C365A2" w:rsidP="00044162">
+                          <w:p w14:paraId="2FD0B914" w14:textId="7DF7421B" w:rsidR="00044162" w:rsidRPr="003A5CB4" w:rsidRDefault="00637FE6" w:rsidP="00044162">
                             <w:pPr>
                               <w:spacing w:before="120"/>
                               <w:ind w:right="70"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>A huge thank you to all the entrants in the Lutheran Media 2027 Calendar competition.</w:t>
+                              <w:t xml:space="preserve">Get </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E012E4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>a copy of the</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E012E4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Lutheran Media History book </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E012E4" w:rsidRPr="003A5CB4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>FREE!</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="37D97EED" w14:textId="2B1B9F83" w:rsidR="008B4F5A" w:rsidRDefault="00C365A2" w:rsidP="00C87888">
+                          <w:p w14:paraId="3D5FF753" w14:textId="335C4106" w:rsidR="003A5CB4" w:rsidRPr="003A5CB4" w:rsidRDefault="003A5CB4" w:rsidP="003A5CB4">
                             <w:pPr>
                               <w:spacing w:before="120" w:after="120"/>
                               <w:ind w:right="70"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="003A5CB4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Discover the remarkable 80-year story of Lutheran Media and the many ways we’ve shared the hope of Jesus Christ with generations of Australians</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FC311A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and New Zealanders</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003A5CB4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="25A00E36" w14:textId="16621369" w:rsidR="003A5CB4" w:rsidRPr="003A5CB4" w:rsidRDefault="003A5CB4" w:rsidP="003A5CB4">
+                            <w:pPr>
+                              <w:spacing w:before="120" w:after="120"/>
+                              <w:ind w:right="70"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003A5CB4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Order your free copy today </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F64014">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">online or </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003A5CB4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>by calling or emailing us. Simply cover the cost of postage, and your journey through our history can begin.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="49FF3131" w14:textId="47A459D2" w:rsidR="005C468D" w:rsidRPr="00865D96" w:rsidRDefault="00BA1EBC" w:rsidP="00BA1EBC">
+                            <w:pPr>
+                              <w:spacing w:before="120" w:after="120"/>
+                              <w:ind w:right="70"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
+                                <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">We were overwhelmed with almost double the entries compared to last year. </w:t>
+                              <w:t>s</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E60539">
+                            <w:r w:rsidR="001B6374">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>tore.</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>l</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C468D" w:rsidRPr="00865D96">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>utheranmedia.org.au/</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="005C468D" w:rsidRPr="00865D96">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>history</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00865D96" w:rsidRPr="00865D96">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>book</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                          </w:p>
+                          <w:p w14:paraId="203E528C" w14:textId="5DB087F1" w:rsidR="008A39BE" w:rsidRDefault="00A14C34" w:rsidP="00BA1EBC">
+                            <w:pPr>
+                              <w:spacing w:before="120" w:after="120"/>
+                              <w:ind w:right="70"/>
+                              <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Our judges are now in the process of determining a shortlist</w:t>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId11" w:history="1">
+                              <w:r w:rsidRPr="00BA1EBC">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                  <w:color w:val="auto"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>1800 353 350</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00BA1EBC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00292ED6">
+                            <w:r w:rsidR="005C468D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> and winners will be notified</w:t>
+                              <w:t xml:space="preserve">or </w:t>
                             </w:r>
-                            <w:r w:rsidR="000A0BF4">
+                            <w:r w:rsidR="005C468D" w:rsidRPr="00BA1EBC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
+                                <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-                              <w:t xml:space="preserve">by the end of July. </w:t>
+                              <w:t>office@lutheranmedia.org.au</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
-                      </v:textbox>
-[...4 lines deleted...]
-              </mc:AlternateContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="4D3A4EB6" id="Rounded Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:275.25pt;width:322pt;height:198.45pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOczApjAIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aCZGuCOkXarsOA&#10;oi3aDj0rshQbkEWNUhJnXz9KdpygK3YYdpEpk3wkn0heXLaNYVuFvgZb8NFZzpmyEsrargv+4+X2&#10;0zlnPghbCgNWFXyvPL9cfPxwsXNzNYYKTKmQEYj1850reBWCm2eZl5VqhD8DpywpNWAjAl1xnZUo&#10;doTemGyc55+zHWDpEKTynv7edEq+SPhaKxketPYqMFNwyi2kE9O5ime2uBDzNQpX1bJPQ/xDFo2o&#10;LQUdoG5EEGyD9R9QTS0RPOhwJqHJQOtaqlQDVTPK31TzXAmnUi1EjncDTf7/wcr77bN7RKJh5/zc&#10;kxiraDU28Uv5sTaRtR/IUm1gkn5O8vPZJCdOJenGU3oMuhBOdnR36MM3BQ2LQsERNrZ8oidJTInt&#10;nQ+d/cEuhrRwWxuTnsVYtqOemuXTPHl4MHUZtdHO43p1bZBtBb3s1fTq6xD9xIxyMZZSOtaWpLA3&#10;KmIY+6Q0q0uqZtxFiG2nBlghpbJh1KkqUaou2mh6LDU1avRIhSfAiKwpywG7B3gfu2Ogt4+uKnXt&#10;4NyX/jfnwSNFBhsG56a2gO9VZqiqPnJnfyCpoyayFNpVSyZRXEG5f0SG0I2Pd/K2phe9Ez48CqR5&#10;oS6gHRAe6NAG6NGglzirAH+99z/aUxuTlrMdzV/B/c+NQMWZ+W6pwWejySQObLpMpl/GdMFTzepU&#10;YzfNNVAjjGjbOJnEaB/MQdQIzSutimWMSiphJcUuuAx4uFyHbi/QspFquUxmNKROhDv77GQEjwTH&#10;Zn1pXwW6vq0DTcQ9HGZVzN80dmcbPS0sNwF0nbr+yGtPPQ146qF+GcUNcnpPVseVufgNAAD//wMA&#10;UEsDBBQABgAIAAAAIQDf5qJc3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqA0kaRviVKhSJcQFUfiATWySQLyOYqdN+HqWExxnZzXzptjNrhcnO4bOk4bblQJhqfamo0bD&#10;+9vhZgMiRCSDvSerYbEBduXlRYG58Wd6tadjbASHUMhRQxvjkEsZ6tY6DCs/WGLvw48OI8uxkWbE&#10;M4e7Xt4plUmHHXFDi4Pdt7b+Ok5Ow8tnvSzrtKn23/fTAVX//DRTpvX11fz4ACLaOf49wy8+o0PJ&#10;TJWfyATRa+AhUUOaqhQE21mS8KXSsE3WCciykP8HlD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEADnMwKYwCAAB6BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA3+aiXN4AAAAIAQAADwAAAAAAAAAAAAAAAADmBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" filled="f" strokecolor="#b5be00" strokeweight="1.5pt">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="34E8B094" w14:textId="2F92B915" w:rsidR="00044162" w:rsidRDefault="00637FE6" w:rsidP="00F71A14">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="B5BE00"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:bevel/>
+                          </w14:textOutline>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="B5BE00"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:bevel/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Lutheran Media History book </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2FD0B914" w14:textId="7DF7421B" w:rsidR="00044162" w:rsidRPr="003A5CB4" w:rsidRDefault="00637FE6" w:rsidP="00044162">
+                      <w:pPr>
+                        <w:spacing w:before="120"/>
+                        <w:ind w:right="70"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Get </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E012E4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>a copy of the</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E012E4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Lutheran Media History book </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E012E4" w:rsidRPr="003A5CB4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>FREE!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3D5FF753" w14:textId="335C4106" w:rsidR="003A5CB4" w:rsidRPr="003A5CB4" w:rsidRDefault="003A5CB4" w:rsidP="003A5CB4">
+                      <w:pPr>
+                        <w:spacing w:before="120" w:after="120"/>
+                        <w:ind w:right="70"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003A5CB4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Discover the remarkable 80-year story of Lutheran Media and the many ways we’ve shared the hope of Jesus Christ with generations of Australians</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FC311A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and New Zealanders</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003A5CB4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="25A00E36" w14:textId="16621369" w:rsidR="003A5CB4" w:rsidRPr="003A5CB4" w:rsidRDefault="003A5CB4" w:rsidP="003A5CB4">
+                      <w:pPr>
+                        <w:spacing w:before="120" w:after="120"/>
+                        <w:ind w:right="70"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003A5CB4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Order your free copy today </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F64014">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">online or </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003A5CB4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>by calling or emailing us. Simply cover the cost of postage, and your journey through our history can begin.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="49FF3131" w14:textId="47A459D2" w:rsidR="005C468D" w:rsidRPr="00865D96" w:rsidRDefault="00BA1EBC" w:rsidP="00BA1EBC">
+                      <w:pPr>
+                        <w:spacing w:before="120" w:after="120"/>
+                        <w:ind w:right="70"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>s</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001B6374">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>tore.</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>l</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C468D" w:rsidRPr="00865D96">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>utheranmedia.org.au/</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="005C468D" w:rsidRPr="00865D96">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>history</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00865D96" w:rsidRPr="00865D96">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>book</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                    </w:p>
+                    <w:p w14:paraId="203E528C" w14:textId="5DB087F1" w:rsidR="008A39BE" w:rsidRDefault="00A14C34" w:rsidP="00BA1EBC">
+                      <w:pPr>
+                        <w:spacing w:before="120" w:after="120"/>
+                        <w:ind w:right="70"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId12" w:history="1">
+                        <w:r w:rsidRPr="00BA1EBC">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                            <w:color w:val="auto"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>1800 353 350</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00BA1EBC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C468D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">or </w:t>
+                      </w:r>
+                      <w:r w:rsidR="005C468D" w:rsidRPr="00BA1EBC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>office@lutheranmedia.org.au</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="142" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2852"/>
+        <w:gridCol w:w="5228"/>
+        <w:gridCol w:w="1984"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A60083" w:rsidRPr="0026293C" w14:paraId="48549667" w14:textId="77777777" w:rsidTr="14E5B20A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0082CB"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7437B8D6" w14:textId="4F0E896C" w:rsidR="00A60083" w:rsidRPr="00B420E4" w:rsidRDefault="004277F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2 Augus</w:t>
             </w:r>
+            <w:r w:rsidR="00EE6B42">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18BADCB0" w14:textId="47EDB0B8" w:rsidR="00A60083" w:rsidRPr="00B420E4" w:rsidRDefault="004277F3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Surviving Cancer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B0FFDD" w14:textId="02EC6B75" w:rsidR="00A60083" w:rsidRPr="00B420E4" w:rsidRDefault="00A60083" w:rsidP="0089044D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk211414122"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00B420E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE6B42">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Interview</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B420E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60083" w:rsidRPr="0026293C" w14:paraId="5054E9E3" w14:textId="77777777" w:rsidTr="14E5B20A">
+        <w:trPr>
+          <w:trHeight w:val="755"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10064" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="701AD471" w14:textId="659C1579" w:rsidR="00A60083" w:rsidRPr="00FA0E28" w:rsidRDefault="00307E3E" w:rsidP="009939B8">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How do you cope with a cancer diagnosis? </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC3B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Celia shares Karen’s story of </w:t>
+            </w:r>
+            <w:r w:rsidR="001C6BAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>courage and hope through cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and how she found a way to survive through the illness</w:t>
+            </w:r>
+            <w:r w:rsidR="001C6BAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A35EAD" w:rsidRPr="0026293C" w14:paraId="7B2151A0" w14:textId="77777777" w:rsidTr="14E5B20A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0082CB"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48467AC4" w14:textId="56540C1E" w:rsidR="00A35EAD" w:rsidRPr="00B420E4" w:rsidRDefault="00EE6B42" w:rsidP="00C7531A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9 August</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E09E26" w14:textId="30BBA1F0" w:rsidR="00A35EAD" w:rsidRPr="00B420E4" w:rsidRDefault="00754205" w:rsidP="00C7531A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Walking together with depression</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1FF5B1" w14:textId="071E73F9" w:rsidR="00A35EAD" w:rsidRPr="00B420E4" w:rsidRDefault="00A35EAD" w:rsidP="0089044D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B420E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00F53045">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Interview</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B420E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB0610" w:rsidRPr="0026293C" w14:paraId="76D93810" w14:textId="77777777" w:rsidTr="14E5B20A">
+        <w:trPr>
+          <w:trHeight w:val="769"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10064" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D625D99" w14:textId="1FE0B6A7" w:rsidR="00D43DE5" w:rsidRPr="006A570A" w:rsidRDefault="00BD3AE0" w:rsidP="004E4058">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>How can you help a teenager through their most challenging life moments? Hear Vicki’s reflection of walking with her children through depression</w:t>
+            </w:r>
+            <w:r w:rsidR="00D77A88">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. As a parent and counsellor, she’s</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4058">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> found what helps in the hard times.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0026293C" w:rsidRPr="0026293C" w14:paraId="717A4325" w14:textId="77777777" w:rsidTr="14E5B20A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0082CB"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01AD89E8" w14:textId="3C63D77A" w:rsidR="0026293C" w:rsidRPr="00B420E4" w:rsidRDefault="00CA5405" w:rsidP="00C7531A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>16 August</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79903C28" w14:textId="132AC453" w:rsidR="0026293C" w:rsidRPr="00B420E4" w:rsidRDefault="00CA5405" w:rsidP="14E5B20A">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Who am I: Teen I</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF65E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dentity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D60B130" w14:textId="53F9FC8B" w:rsidR="0026293C" w:rsidRPr="00B420E4" w:rsidRDefault="0026293C" w:rsidP="0089044D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B420E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D94D6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Interview</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B420E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC0F56" w:rsidRPr="00BC0F56" w14:paraId="05F0937B" w14:textId="77777777" w:rsidTr="14E5B20A">
+        <w:trPr>
+          <w:trHeight w:val="714"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10064" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16FD13E2" w14:textId="3F93B9C0" w:rsidR="00BC0F56" w:rsidRPr="00BC0F56" w:rsidRDefault="00F5779C" w:rsidP="00BC0F56">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5779C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>What do teenagers really think about their place in a world of confusion and challenges? Hear stories of young people searching for identity, and how faith shapes who they are.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C7531A" w:rsidRPr="00C7531A" w14:paraId="069CCD58" w14:textId="77777777" w:rsidTr="14E5B20A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0082CB"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E7FA6F" w14:textId="53E52E5F" w:rsidR="00C7531A" w:rsidRPr="00B420E4" w:rsidRDefault="00FF65E2" w:rsidP="00CA12FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>23 August</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7F3895" w14:textId="00FDA7A9" w:rsidR="00C7531A" w:rsidRPr="00B420E4" w:rsidRDefault="00FF65E2" w:rsidP="00CA12FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD5583">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> split mind</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17AA982E" w14:textId="166D1D14" w:rsidR="00C7531A" w:rsidRPr="00B420E4" w:rsidRDefault="00C7531A" w:rsidP="0089044D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B420E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD5583">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Interview</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B420E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654FB3" w:rsidRPr="00670B65" w14:paraId="09777500" w14:textId="77777777" w:rsidTr="0036568F">
+        <w:trPr>
+          <w:trHeight w:val="683"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10064" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="656C5EA3" w14:textId="58C215EE" w:rsidR="00654FB3" w:rsidRPr="00C03041" w:rsidRDefault="00307E3E" w:rsidP="0036568F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How do you support someone through a mental illness? </w:t>
+            </w:r>
+            <w:r w:rsidR="00714958">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When </w:t>
+            </w:r>
+            <w:r w:rsidR="0021579A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sue</w:t>
+            </w:r>
+            <w:r w:rsidR="00A91E1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’s son was diagnosed with </w:t>
+            </w:r>
+            <w:r w:rsidR="00714958" w:rsidRPr="00714958">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>schizophrenia</w:t>
+            </w:r>
+            <w:r w:rsidR="000936BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, she </w:t>
+            </w:r>
+            <w:r w:rsidR="00E33664">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>learned how to see beyond the mental illness to the person she loved and cared for.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654FB3" w:rsidRPr="00C7531A" w14:paraId="34419453" w14:textId="77777777" w:rsidTr="0036568F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0082CB"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D20C4F9" w14:textId="1F0E263E" w:rsidR="00654FB3" w:rsidRPr="00B420E4" w:rsidRDefault="00654FB3" w:rsidP="0036568F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>30 August</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3154DC" w14:textId="6C4535C2" w:rsidR="00654FB3" w:rsidRPr="00B420E4" w:rsidRDefault="00654FB3" w:rsidP="0036568F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Freedom from shame</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38912B94" w14:textId="4CB66571" w:rsidR="00654FB3" w:rsidRPr="00B420E4" w:rsidRDefault="00654FB3" w:rsidP="0036568F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B420E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D95D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Discussion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B420E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00670B65" w:rsidRPr="00670B65" w14:paraId="3203BAB8" w14:textId="77777777" w:rsidTr="00D76D30">
+        <w:trPr>
+          <w:trHeight w:val="683"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10064" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="487E5806" w14:textId="5F66A5A8" w:rsidR="00670B65" w:rsidRPr="00C03041" w:rsidRDefault="00D4617F" w:rsidP="00670B65">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The weight of shame can sometimes feel an impossible burden.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D95D1A" w:rsidRPr="00D95D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Richard</w:t>
+            </w:r>
+            <w:r w:rsidR="00185688">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D95D1A" w:rsidRPr="00D95D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noel and Celia Fielke </w:t>
+            </w:r>
+            <w:r w:rsidR="00185688">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>share their reflections on why we feel ashamed and</w:t>
+            </w:r>
+            <w:r w:rsidR="00D95D1A" w:rsidRPr="00D95D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> what can we do about it</w:t>
+            </w:r>
+            <w:r w:rsidR="00185688">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D76D30" w:rsidRPr="00670B65" w14:paraId="73B60ED2" w14:textId="77777777" w:rsidTr="14E5B20A">
+        <w:trPr>
+          <w:trHeight w:val="927"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10064" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C3B16E0" w14:textId="06E463ED" w:rsidR="00D74F89" w:rsidRDefault="00D74F89" w:rsidP="00670B65">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="14C8BAE1" w14:textId="05032703" w:rsidR="00D76D30" w:rsidRPr="00670B65" w:rsidRDefault="00D76D30" w:rsidP="00670B65">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5910ACD2" w14:textId="47064541" w:rsidR="00714BC2" w:rsidRDefault="00714BC2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0943B907" w14:textId="27DF7362" w:rsidR="00A97869" w:rsidRDefault="00A97869"/>
+    <w:p w14:paraId="5910ACD2" w14:textId="6F2CFEF5" w:rsidR="00714BC2" w:rsidRDefault="00714BC2"/>
+    <w:p w14:paraId="743E790D" w14:textId="2DAB84CD" w:rsidR="00A35EAD" w:rsidRDefault="00A35EAD"/>
+    <w:p w14:paraId="110D96B4" w14:textId="1238F46A" w:rsidR="0032103D" w:rsidRDefault="0032103D">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0943B907" w14:textId="31EFA24F" w:rsidR="00A97869" w:rsidRDefault="00A97869"/>
     <w:p w14:paraId="0D0B167F" w14:textId="0911C456" w:rsidR="00E03BC8" w:rsidRPr="00E03BC8" w:rsidRDefault="00E03BC8" w:rsidP="00E03BC8"/>
     <w:p w14:paraId="4FDFD211" w14:textId="0DC9A5A3" w:rsidR="00A0480A" w:rsidRPr="00A0480A" w:rsidRDefault="00A0480A" w:rsidP="00A0480A"/>
     <w:p w14:paraId="236F908B" w14:textId="5A0781CE" w:rsidR="00010AA7" w:rsidRPr="00010AA7" w:rsidRDefault="00010AA7" w:rsidP="00010AA7"/>
     <w:p w14:paraId="530BF8A4" w14:textId="1A437CF4" w:rsidR="005255C7" w:rsidRPr="005255C7" w:rsidRDefault="005255C7" w:rsidP="005255C7"/>
     <w:p w14:paraId="4362C642" w14:textId="23CE5942" w:rsidR="00CE207F" w:rsidRDefault="00CE207F"/>
     <w:p w14:paraId="63C7A51C" w14:textId="72108166" w:rsidR="00CE207F" w:rsidRDefault="00CE207F"/>
     <w:p w14:paraId="4F5BE19F" w14:textId="2FBFA441" w:rsidR="003C1589" w:rsidRPr="003C1589" w:rsidRDefault="003C1589" w:rsidP="003C1589">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="117B389E" w14:textId="44DCD76F" w:rsidR="00A35EAD" w:rsidRDefault="00A35EAD" w:rsidP="00533CF8">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0486241C" w14:textId="0136D9E7" w:rsidR="00AE5BE0" w:rsidRDefault="00AE5BE0"/>
-    <w:p w14:paraId="23478BB7" w14:textId="464F06CE" w:rsidR="00A34CF5" w:rsidRDefault="00A34CF5">
-[...31 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7EE11166" w14:textId="133EC4A7" w:rsidR="00330D8C" w:rsidRPr="00330D8C" w:rsidRDefault="00330D8C" w:rsidP="00330D8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BEDBDA0" w14:textId="4276502C" w:rsidR="00CC0907" w:rsidRPr="00CC0907" w:rsidRDefault="00643ABE" w:rsidP="00CC0907">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74A50F05" wp14:editId="528F508F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>409575</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>7620</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5816600" cy="1828800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="966664474" name="Rounded Rectangle 2">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E30855C-BA3F-4F60-A9CF-115DC46EB7D8}"/>
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16524139-E51C-466F-951E-CAD56FE5D647}"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5816600" cy="1828800"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="bg1">
                             <a:lumMod val="65000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="19050">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
@@ -1856,51 +2285,51 @@
                                 <w:szCs w:val="48"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F70E4E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="48"/>
                                 <w:szCs w:val="48"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>Prayer Requests</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="63E09204" w14:textId="5EF03734" w:rsidR="000B2E16" w:rsidRPr="00B420E4" w:rsidRDefault="009F2934" w:rsidP="003B255C">
+                          <w:p w14:paraId="63E09204" w14:textId="2F171EF0" w:rsidR="000B2E16" w:rsidRPr="00B420E4" w:rsidRDefault="009F2934" w:rsidP="003B255C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="714" w:hanging="357"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
@@ -1911,260 +2340,212 @@
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve">For </w:t>
                             </w:r>
                             <w:r w:rsidR="00A502FF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve">people </w:t>
                             </w:r>
-                            <w:r w:rsidR="006E67FD">
+                            <w:r w:rsidR="00FA6621">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t>who are feeling isolated and alone</w:t>
+                              <w:t>living with a cancer diagnosis</w:t>
                             </w:r>
                             <w:r w:rsidR="00B827C5">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4877909C" w14:textId="6592C7B0" w:rsidR="003412DF" w:rsidRDefault="00FB3E50" w:rsidP="003B255C">
+                          <w:p w14:paraId="4877909C" w14:textId="0EA84995" w:rsidR="003412DF" w:rsidRDefault="00FB3E50" w:rsidP="003B255C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="714" w:hanging="357"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve">For </w:t>
                             </w:r>
-                            <w:r w:rsidR="00073203">
+                            <w:r w:rsidR="00981541">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t xml:space="preserve">those wrestling with </w:t>
-[...15 lines deleted...]
-                              <w:t>faith and belief</w:t>
+                              <w:t>people struggling with depression</w:t>
                             </w:r>
                             <w:r w:rsidR="003412DF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="00DFCC39" w14:textId="33DEC79B" w:rsidR="003412DF" w:rsidRDefault="00D24352" w:rsidP="003412DF">
+                          <w:p w14:paraId="00DFCC39" w14:textId="203B7C44" w:rsidR="003412DF" w:rsidRDefault="00D24352" w:rsidP="003412DF">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="714" w:hanging="357"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve">For </w:t>
                             </w:r>
-                            <w:r w:rsidR="006226E0">
+                            <w:r w:rsidR="00624AAF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t xml:space="preserve">people who </w:t>
-[...31 lines deleted...]
-                              <w:t>.</w:t>
+                              <w:t>young people seeking worth and identity.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="769A31F1" w14:textId="07A65CFB" w:rsidR="007048A2" w:rsidRPr="0096080D" w:rsidRDefault="007048A2" w:rsidP="007048A2">
+                          <w:p w14:paraId="769A31F1" w14:textId="47B31763" w:rsidR="007048A2" w:rsidRDefault="007048A2" w:rsidP="007048A2">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="714" w:hanging="357"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0091165F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
@@ -2175,97 +2556,137 @@
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve">For </w:t>
                             </w:r>
                             <w:r w:rsidR="0067303A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve">people </w:t>
                             </w:r>
-                            <w:r w:rsidR="002A46EF">
+                            <w:r w:rsidR="00D13B03">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t xml:space="preserve">adjusting to </w:t>
-[...15 lines deleted...]
-                              <w:t>life changes and all its challenges</w:t>
+                              <w:t>dealing with mental health challenges</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3C8D155A" w14:textId="6DA97482" w:rsidR="00D13B03" w:rsidRPr="0096080D" w:rsidRDefault="00D13B03" w:rsidP="007048A2">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+                              <w:ind w:left="714" w:hanging="357"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:bevel/>
+                                </w14:textOutline>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:bevel/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t xml:space="preserve">For </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00404AEC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:bevel/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>forgiveness and freedom for those living with guilt or shame.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="74A50F05" id="_x0000_s1027" style="position:absolute;margin-left:32.25pt;margin-top:.6pt;width:458pt;height:2in;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBS62IVmgIAAKQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDJkuDOkXQosOA&#10;ri3aDj0rshQbkEVNUmJnXz9Kcpy2ay/DLrYoko/kE8nzi75VZCesa0CXtDjJKRGaQ9XoTUl/Pl1/&#10;mVPiPNMVU6BFSffC0Yvl50/nnVmICdSgKmEJgmi36ExJa+/NIsscr0XL3AkYoVEpwbbMo2g3WWVZ&#10;h+ityiZ5Pss6sJWxwIVzeHuVlHQZ8aUU3N9J6YQnqqSYm49fG7/r8M2W52yxsczUDR/SYP+QRcsa&#10;jUFHqCvmGdna5i+otuEWHEh/wqHNQMqGi1gDVlPkb6p5rJkRsRYkx5mRJvf/YPnt7tHcW6ShM27h&#10;8Biq6KVtwx/zI30kaz+SJXpPOF5O58VsliOnHHXFfDKfo4A42dHdWOe/CWhJOJTUwlZXD/gkkSm2&#10;u3E+2R/sQkgHqqmuG6WiENpAXCpLdgwfcL0poqvatj+gSnezaT7GjV0TzGMWr5CUJh2meZZP8wih&#10;IcRI4ZVG+2P58eT3SoQMlH4QkjQVFjyJjmOMFJ5xLrRPabmaVSJdFx9mFQEDssT4I/YA8LrcA3bK&#10;crAPriI29uicKvogseQ8esTIoP3o3DYa7HuVKaxqiJzsDyQlagJLvl/3yA3yGizDzRqq/b0lFtKg&#10;OcOvG3z7G+b8PbM4WdgvuC38HX6kAnwSGE6U1GB/v3cf7LHhUUtJh5NaUvdry6ygRH3XOApnxelp&#10;GO0onE6/TlCwLzXrlxq9bS8Be6nAvWR4PAZ7rw5HaaF9xqWyClFRxTTH2CXl3h6ES582CK4lLlar&#10;aIbjbJi/0Y+GB/DAc2jrp/6ZWTMMgMfZuYXDVLPFmxFItsFTw2rrQTZxPo68Di+AqyA2+LC2wq55&#10;KUer43Jd/gEAAP//AwBQSwMEFAAGAAgAAAAhADr7W6HcAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyoTYAqDXEqhARIHCqlIHF14yUJ2Gsrdtv071lOcJyd0czbej17Jw44&#10;pTGQhuuFAoHUBTtSr+H97emqBJGyIWtcINRwwgTr5vysNpUNR2rxsM294BJKldEw5BwrKVM3oDdp&#10;ESISe59h8iaznHppJ3Pkcu9kodRSejMSLwwm4uOA3fd273kkfN28bLrZvdrnqGT07Wnz0Wp9eTE/&#10;3IPIOOe/MPziMzo0zLQLe7JJOA3L2ztO8r0AwfaqVKx3GopyVYBsavn/geYHAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAUutiFZoCAACkBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAOvtbodwAAAAIAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" fillcolor="#a5a5a5 [2092]" stroked="f" strokeweight="1.5pt">
@@ -2284,51 +2705,51 @@
                           <w:szCs w:val="48"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F70E4E">
                         <w:rPr>
                           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="48"/>
                           <w:szCs w:val="48"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>Prayer Requests</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="63E09204" w14:textId="5EF03734" w:rsidR="000B2E16" w:rsidRPr="00B420E4" w:rsidRDefault="009F2934" w:rsidP="003B255C">
+                    <w:p w14:paraId="63E09204" w14:textId="2F171EF0" w:rsidR="000B2E16" w:rsidRPr="00B420E4" w:rsidRDefault="009F2934" w:rsidP="003B255C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="714" w:hanging="357"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
@@ -2339,260 +2760,212 @@
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve">For </w:t>
                       </w:r>
                       <w:r w:rsidR="00A502FF">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve">people </w:t>
                       </w:r>
-                      <w:r w:rsidR="006E67FD">
+                      <w:r w:rsidR="00FA6621">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t>who are feeling isolated and alone</w:t>
+                        <w:t>living with a cancer diagnosis</w:t>
                       </w:r>
                       <w:r w:rsidR="00B827C5">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4877909C" w14:textId="6592C7B0" w:rsidR="003412DF" w:rsidRDefault="00FB3E50" w:rsidP="003B255C">
+                    <w:p w14:paraId="4877909C" w14:textId="0EA84995" w:rsidR="003412DF" w:rsidRDefault="00FB3E50" w:rsidP="003B255C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="714" w:hanging="357"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve">For </w:t>
                       </w:r>
-                      <w:r w:rsidR="00073203">
+                      <w:r w:rsidR="00981541">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t xml:space="preserve">those wrestling with </w:t>
-[...15 lines deleted...]
-                        <w:t>faith and belief</w:t>
+                        <w:t>people struggling with depression</w:t>
                       </w:r>
                       <w:r w:rsidR="003412DF">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="00DFCC39" w14:textId="33DEC79B" w:rsidR="003412DF" w:rsidRDefault="00D24352" w:rsidP="003412DF">
+                    <w:p w14:paraId="00DFCC39" w14:textId="203B7C44" w:rsidR="003412DF" w:rsidRDefault="00D24352" w:rsidP="003412DF">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="714" w:hanging="357"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve">For </w:t>
                       </w:r>
-                      <w:r w:rsidR="006226E0">
+                      <w:r w:rsidR="00624AAF">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t xml:space="preserve">people who </w:t>
-[...31 lines deleted...]
-                        <w:t>.</w:t>
+                        <w:t>young people seeking worth and identity.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="769A31F1" w14:textId="07A65CFB" w:rsidR="007048A2" w:rsidRPr="0096080D" w:rsidRDefault="007048A2" w:rsidP="007048A2">
+                    <w:p w14:paraId="769A31F1" w14:textId="47B31763" w:rsidR="007048A2" w:rsidRDefault="007048A2" w:rsidP="007048A2">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="714" w:hanging="357"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0091165F">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
@@ -2603,97 +2976,137 @@
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve">For </w:t>
                       </w:r>
                       <w:r w:rsidR="0067303A">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve">people </w:t>
                       </w:r>
-                      <w:r w:rsidR="002A46EF">
+                      <w:r w:rsidR="00D13B03">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t xml:space="preserve">adjusting to </w:t>
-[...15 lines deleted...]
-                        <w:t>life changes and all its challenges</w:t>
+                        <w:t>dealing with mental health challenges</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3C8D155A" w14:textId="6DA97482" w:rsidR="00D13B03" w:rsidRPr="0096080D" w:rsidRDefault="00D13B03" w:rsidP="007048A2">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+                        <w:ind w:left="714" w:hanging="357"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:bevel/>
+                          </w14:textOutline>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:bevel/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t xml:space="preserve">For </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00404AEC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:bevel/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>forgiveness and freedom for those living with guilt or shame.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1857561A" w14:textId="165127F3" w:rsidR="00A34CF5" w:rsidRDefault="00A34CF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="317308FD" w14:textId="5E27E520" w:rsidR="00FA1000" w:rsidRPr="00FA1000" w:rsidRDefault="00FA1000" w:rsidP="00FA1000">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -2803,51 +3216,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E23F525" w14:textId="77777777" w:rsidR="00EC2BEF" w:rsidRDefault="00EC2BEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F0B70DD" w14:textId="77777777" w:rsidR="00EC2BEF" w:rsidRDefault="00EC2BEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A596BBE" w14:textId="128E56EA" w:rsidR="00FA0E28" w:rsidRDefault="00381DA3" w:rsidP="00244B9F">
+    <w:p w14:paraId="1A596BBE" w14:textId="76090F70" w:rsidR="00FA0E28" w:rsidRDefault="00381DA3" w:rsidP="00244B9F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk208849586"/>
@@ -2889,81 +3302,65 @@
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="00FD2549" w:rsidRPr="00824347">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="0067303A">
+      <w:r w:rsidR="00404AEC">
         <w:rPr>
           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>Ju</w:t>
-[...15 lines deleted...]
-        <w:t>ly</w:t>
+        <w:t>August</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB6F4D4" w14:textId="77777777" w:rsidR="00FA0E28" w:rsidRDefault="00FA0E28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B2B4511" w14:textId="7A893641" w:rsidR="00FA0E28" w:rsidRDefault="00FA0E28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53438596" w14:textId="2C00D083" w:rsidR="00B87340" w:rsidRDefault="00B87340">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="16"/>
@@ -2990,730 +3387,727 @@
         <w:gridCol w:w="4505"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DB14CF" w14:paraId="75FD0E90" w14:textId="77777777" w:rsidTr="4F378C48">
         <w:trPr>
           <w:trHeight w:val="2078"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4B22850B" w14:textId="77777777" w:rsidR="009E17AF" w:rsidRDefault="009E17AF" w:rsidP="002D660D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F2F1FD6" w14:textId="77964E7E" w:rsidR="00714ED2" w:rsidRPr="00714ED2" w:rsidRDefault="007145D0" w:rsidP="00714ED2">
+          <w:p w14:paraId="16078913" w14:textId="6432947D" w:rsidR="00C630D3" w:rsidRPr="00C630D3" w:rsidRDefault="007145D0" w:rsidP="00C630D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00372758">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F6073D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00714ED2" w:rsidRPr="00714ED2">
+            <w:r w:rsidR="00C630D3" w:rsidRPr="00C630D3">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5832C7FD" wp14:editId="3BE0D05E">
-[...2 lines deleted...]
-                  <wp:docPr id="927574385" name="Picture 3"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C997418" wp14:editId="16CCC539">
+                  <wp:extent cx="1238250" cy="2544916"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+                  <wp:docPr id="554610565" name="Picture 3">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                        <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50906196-DFF6-4CE0-B0DC-437F0B7F8DD8}"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
-                          <pic:cNvPicPr>
-[...174 lines deleted...]
-                          <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1256777" cy="2582995"/>
+                            <a:ext cx="1257123" cy="2583704"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20B9BF41" w14:textId="3FD216E9" w:rsidR="000F2A57" w:rsidRPr="000F2A57" w:rsidRDefault="000F2A57" w:rsidP="000F2A57">
+          <w:p w14:paraId="2F2F1FD6" w14:textId="3A2254E7" w:rsidR="00714ED2" w:rsidRPr="00714ED2" w:rsidRDefault="00714ED2" w:rsidP="00714ED2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
+                <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4D71CAB8" w14:textId="77777777" w:rsidR="0001204E" w:rsidRDefault="00D325D9" w:rsidP="00D36B87">
+          <w:p w14:paraId="0F89E5AA" w14:textId="1144CAFA" w:rsidR="00E359AC" w:rsidRPr="008501F1" w:rsidRDefault="00A52D76" w:rsidP="00735FF3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2144"/>
                 <w:tab w:val="right" w:pos="4289"/>
               </w:tabs>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidRPr="00D325D9">
+              <w:r w:rsidRPr="00A52D76">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
-                <w:t>https://messagesofhope.org.au/reasons-to-believe-booklet/</w:t>
+                <w:t>https://messagesofhope.org.au/cancer-courage-through-christ-booklet/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="00A52D76">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F7DBE5E" w14:textId="7F7A9E01" w:rsidR="0029566E" w:rsidRPr="00D03173" w:rsidRDefault="0029566E" w:rsidP="00D36B87">
+          <w:p w14:paraId="78689735" w14:textId="3D81B969" w:rsidR="000F2A57" w:rsidRDefault="000F2A57" w:rsidP="00735FF3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2144"/>
                 <w:tab w:val="right" w:pos="4289"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
-                <w:lang w:eastAsia="en-AU"/>
-                <w14:ligatures w14:val="none"/>
+                <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...4 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="71536EDB" w14:textId="77777777" w:rsidR="00F1280C" w:rsidRDefault="00F1280C" w:rsidP="002D660D">
+          <w:p w14:paraId="45323FC9" w14:textId="77777777" w:rsidR="00D36B87" w:rsidRDefault="00D36B87" w:rsidP="00DA4E4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
-                <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25DBD62B" w14:textId="5E9CA6DF" w:rsidR="00E1169C" w:rsidRPr="00E1169C" w:rsidRDefault="006812CB" w:rsidP="00E1169C">
+          <w:p w14:paraId="74AA1847" w14:textId="1BAC0111" w:rsidR="007E0AC1" w:rsidRPr="007E0AC1" w:rsidRDefault="000F2A57" w:rsidP="007E0AC1">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              </w:tabs>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...43 lines deleted...]
-            <w:r w:rsidR="002B063E" w:rsidRPr="002B063E">
+            <w:r w:rsidRPr="000F2A57">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E1169C" w:rsidRPr="00E1169C">
+            <w:r w:rsidR="00CC1D7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007E0AC1" w:rsidRPr="007E0AC1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="463978CB" wp14:editId="1BDB217E">
-[...2 lines deleted...]
-                  <wp:docPr id="1236009710" name="Picture 5"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BC58C74" wp14:editId="3271C61B">
+                  <wp:extent cx="1292469" cy="2568923"/>
+                  <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
+                  <wp:docPr id="1031185401" name="Picture 4">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                        <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EDD0287-E969-495E-A9B2-E5511F57E076}"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 5"/>
+                          <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1255997" cy="2577262"/>
+                            <a:ext cx="1307326" cy="2598453"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="760465FE" w14:textId="7DB401F7" w:rsidR="002B063E" w:rsidRPr="002B063E" w:rsidRDefault="002B063E" w:rsidP="002B063E">
+          <w:p w14:paraId="20B9BF41" w14:textId="3FD216E9" w:rsidR="000F2A57" w:rsidRPr="000F2A57" w:rsidRDefault="000F2A57" w:rsidP="000F2A57">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F7DBE5E" w14:textId="00257B47" w:rsidR="0029566E" w:rsidRPr="00D03173" w:rsidRDefault="00F1489A" w:rsidP="00D36B87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2144"/>
                 <w:tab w:val="right" w:pos="4289"/>
               </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="00F1489A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                  <w:sz w:val="15"/>
+                  <w:szCs w:val="15"/>
+                </w:rPr>
+                <w:t>https://messagesofhope.org.au/no-need-to-fear-booklet/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB14CF" w14:paraId="0552FF9A" w14:textId="77777777" w:rsidTr="4F378C48">
+        <w:trPr>
+          <w:trHeight w:val="2078"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4505" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="71536EDB" w14:textId="77777777" w:rsidR="00F1280C" w:rsidRDefault="00F1280C" w:rsidP="002D660D">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E776F78" w14:textId="77777777" w:rsidR="002B063E" w:rsidRDefault="00170275" w:rsidP="00892F27">
+          <w:p w14:paraId="25DBD62B" w14:textId="65CA0C0E" w:rsidR="00E1169C" w:rsidRPr="00E1169C" w:rsidRDefault="006812CB" w:rsidP="00E1169C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2144"/>
                 <w:tab w:val="right" w:pos="4289"/>
               </w:tabs>
-              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="003C68F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
-              </w:rPr>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00DB14CF">
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003266CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00892F27">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002B063E" w:rsidRPr="002B063E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001C72F6" w:rsidRPr="001C72F6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C73642" w:rsidRPr="00C73642">
+            <w:r w:rsidR="0054265E" w:rsidRPr="00C73642">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6366910E" wp14:editId="204953A7">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0799BD63" wp14:editId="30033A76">
                   <wp:extent cx="1266825" cy="2564629"/>
                   <wp:effectExtent l="0" t="0" r="0" b="7620"/>
-                  <wp:docPr id="1705234807" name="Picture 6"/>
+                  <wp:docPr id="1705234807" name="Picture 6">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                        <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF2D18AA-B7C3-4200-A416-0CBB6F15CE29}"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 7"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1284335" cy="2600078"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30320441" w14:textId="42B640D3" w:rsidR="00DB14CF" w:rsidRPr="00DB14CF" w:rsidRDefault="00DB14CF" w:rsidP="00DB14CF">
+          <w:p w14:paraId="760465FE" w14:textId="7DB401F7" w:rsidR="002B063E" w:rsidRPr="002B063E" w:rsidRDefault="002B063E" w:rsidP="002B063E">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2144"/>
+                <w:tab w:val="right" w:pos="4289"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B960538" w14:textId="630C8C61" w:rsidR="00850C2C" w:rsidRPr="002E28BE" w:rsidRDefault="00567CC9" w:rsidP="009B1E01">
+          <w:p w14:paraId="07C2146B" w14:textId="421EAE08" w:rsidR="00564A86" w:rsidRPr="008173D8" w:rsidRDefault="0054265E" w:rsidP="0054265E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2144"/>
                 <w:tab w:val="right" w:pos="4289"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
+                <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidRPr="00567CC9">
+              <w:r w:rsidRPr="009F3184">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
                 <w:t>https://messagesofhope.org.au/your-place-in-gods-plan-booklet/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4505" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="525C7F24" w14:textId="79293BC8" w:rsidR="004C48DF" w:rsidRDefault="004C48DF" w:rsidP="00DA4E4A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71D01AE0" w14:textId="3656397B" w:rsidR="00C73642" w:rsidRPr="00C73642" w:rsidRDefault="0054265E" w:rsidP="00C73642">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3E5C">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24E804DE" wp14:editId="740F82AD">
+                  <wp:extent cx="1247775" cy="2560391"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1236009710" name="Picture 5">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                        <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD87C103-1205-4391-B708-F9FAF44A953E}"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 5"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId19" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1255997" cy="2577262"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00DB14CF" w:rsidRPr="00DB14CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="001C72F6" w:rsidRPr="001C72F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30320441" w14:textId="42B640D3" w:rsidR="00DB14CF" w:rsidRPr="00DB14CF" w:rsidRDefault="00DB14CF" w:rsidP="00DB14CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61B8A276" w14:textId="219C5F5A" w:rsidR="0054265E" w:rsidRDefault="0054265E" w:rsidP="0054265E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2144"/>
+                <w:tab w:val="right" w:pos="4289"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00170275">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                  <w:sz w:val="15"/>
+                  <w:szCs w:val="15"/>
+                </w:rPr>
+                <w:t>https://messagesofhope.org.au/wheres-god-in-all-of-this-booklet/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B960538" w14:textId="033D6482" w:rsidR="00850C2C" w:rsidRPr="002E28BE" w:rsidRDefault="00850C2C" w:rsidP="009B1E01">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2144"/>
+                <w:tab w:val="right" w:pos="4289"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B130A08" w14:textId="77777777" w:rsidR="00DD5376" w:rsidRDefault="00DD5376">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06EB2562" w14:textId="17C985D0" w:rsidR="00D75EE5" w:rsidRPr="002638C6" w:rsidRDefault="00FA0E28" w:rsidP="006A52A9">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002638C6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
@@ -3723,66 +4117,66 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F48C6AA" wp14:editId="0427F518">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>4445</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>9126220</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7534910" cy="1356360"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21236"/>
                 <wp:lineTo x="21571" y="21236"/>
                 <wp:lineTo x="21571" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="418543587" name="Picture 418543587">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{417A1391-C7BA-41BC-B276-A5A519FFE00B}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F934DCB-7F9C-4117-B16E-5D01E371B6A7}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="418543587" name="Picture 418543587"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7534910" cy="1356360"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -3860,53 +4254,53 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Shree Devanagari 714">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Dreaming Outloud Pro">
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000EF" w:usb1="0000000A" w:usb2="00000008" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Caveat">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MoolBoran">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -4016,51 +4410,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1975140677">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A35EAD"/>
     <w:rsid w:val="00001031"/>
     <w:rsid w:val="0000105F"/>
     <w:rsid w:val="000013E3"/>
     <w:rsid w:val="00001442"/>
     <w:rsid w:val="0000232C"/>
     <w:rsid w:val="000027C5"/>
     <w:rsid w:val="00003214"/>
     <w:rsid w:val="00003A07"/>
     <w:rsid w:val="00003E30"/>
     <w:rsid w:val="0000649F"/>
     <w:rsid w:val="0001047D"/>
@@ -4087,50 +4481,52 @@
     <w:rsid w:val="00050ED6"/>
     <w:rsid w:val="000512D9"/>
     <w:rsid w:val="0005150F"/>
     <w:rsid w:val="00052D64"/>
     <w:rsid w:val="00053173"/>
     <w:rsid w:val="000558B2"/>
     <w:rsid w:val="00055BFD"/>
     <w:rsid w:val="00055CB2"/>
     <w:rsid w:val="00056645"/>
     <w:rsid w:val="00056A65"/>
     <w:rsid w:val="00061CB1"/>
     <w:rsid w:val="00065066"/>
     <w:rsid w:val="00065447"/>
     <w:rsid w:val="000660C7"/>
     <w:rsid w:val="00071850"/>
     <w:rsid w:val="00073203"/>
     <w:rsid w:val="00080525"/>
     <w:rsid w:val="00081CF5"/>
     <w:rsid w:val="000826D5"/>
     <w:rsid w:val="00084E29"/>
     <w:rsid w:val="0008546B"/>
     <w:rsid w:val="000855FC"/>
     <w:rsid w:val="00085B3C"/>
     <w:rsid w:val="000865F2"/>
     <w:rsid w:val="00090744"/>
+    <w:rsid w:val="00093471"/>
+    <w:rsid w:val="000936BC"/>
     <w:rsid w:val="00093CD3"/>
     <w:rsid w:val="00095CEF"/>
     <w:rsid w:val="000966B6"/>
     <w:rsid w:val="000A0672"/>
     <w:rsid w:val="000A0BF4"/>
     <w:rsid w:val="000A1637"/>
     <w:rsid w:val="000A287F"/>
     <w:rsid w:val="000A371E"/>
     <w:rsid w:val="000A39A9"/>
     <w:rsid w:val="000A6B35"/>
     <w:rsid w:val="000A6E34"/>
     <w:rsid w:val="000B2E16"/>
     <w:rsid w:val="000B37AF"/>
     <w:rsid w:val="000B3E40"/>
     <w:rsid w:val="000B7B03"/>
     <w:rsid w:val="000B7E26"/>
     <w:rsid w:val="000C34EC"/>
     <w:rsid w:val="000C7B54"/>
     <w:rsid w:val="000D3DCB"/>
     <w:rsid w:val="000D3FD4"/>
     <w:rsid w:val="000D46A2"/>
     <w:rsid w:val="000D4CA6"/>
     <w:rsid w:val="000D5883"/>
     <w:rsid w:val="000E1039"/>
     <w:rsid w:val="000E4184"/>
@@ -4149,272 +4545,285 @@
     <w:rsid w:val="001075A2"/>
     <w:rsid w:val="00107A5F"/>
     <w:rsid w:val="0011125B"/>
     <w:rsid w:val="0011191C"/>
     <w:rsid w:val="001216BA"/>
     <w:rsid w:val="00123B08"/>
     <w:rsid w:val="001260A5"/>
     <w:rsid w:val="00127216"/>
     <w:rsid w:val="00127D58"/>
     <w:rsid w:val="00140073"/>
     <w:rsid w:val="00141878"/>
     <w:rsid w:val="00144444"/>
     <w:rsid w:val="0014578A"/>
     <w:rsid w:val="0014676F"/>
     <w:rsid w:val="00151AD6"/>
     <w:rsid w:val="0015233B"/>
     <w:rsid w:val="00152A2F"/>
     <w:rsid w:val="0015428E"/>
     <w:rsid w:val="0015531F"/>
     <w:rsid w:val="001568F2"/>
     <w:rsid w:val="00156D28"/>
     <w:rsid w:val="0015726A"/>
     <w:rsid w:val="001573FE"/>
     <w:rsid w:val="001576F1"/>
     <w:rsid w:val="00160515"/>
+    <w:rsid w:val="00161CBA"/>
     <w:rsid w:val="00162180"/>
     <w:rsid w:val="00162895"/>
     <w:rsid w:val="00163A0A"/>
     <w:rsid w:val="00165300"/>
     <w:rsid w:val="00170111"/>
     <w:rsid w:val="00170275"/>
     <w:rsid w:val="0017080B"/>
     <w:rsid w:val="00170BE6"/>
     <w:rsid w:val="00175451"/>
     <w:rsid w:val="00176504"/>
     <w:rsid w:val="00182C91"/>
     <w:rsid w:val="00184738"/>
+    <w:rsid w:val="00185688"/>
     <w:rsid w:val="00192A32"/>
     <w:rsid w:val="00193C17"/>
     <w:rsid w:val="001A1A04"/>
     <w:rsid w:val="001A3458"/>
     <w:rsid w:val="001A7D04"/>
     <w:rsid w:val="001A7D2D"/>
     <w:rsid w:val="001A7F7E"/>
     <w:rsid w:val="001B002C"/>
     <w:rsid w:val="001B15F0"/>
     <w:rsid w:val="001B3656"/>
     <w:rsid w:val="001B3C3D"/>
     <w:rsid w:val="001B5927"/>
     <w:rsid w:val="001B5B9C"/>
+    <w:rsid w:val="001B6374"/>
     <w:rsid w:val="001B7EEB"/>
     <w:rsid w:val="001C1136"/>
     <w:rsid w:val="001C3654"/>
+    <w:rsid w:val="001C6BAD"/>
     <w:rsid w:val="001C72F6"/>
     <w:rsid w:val="001D04A2"/>
     <w:rsid w:val="001D1145"/>
     <w:rsid w:val="001D4A9A"/>
     <w:rsid w:val="001D535E"/>
     <w:rsid w:val="001D55DF"/>
     <w:rsid w:val="001D574C"/>
     <w:rsid w:val="001D6587"/>
     <w:rsid w:val="001D7C26"/>
     <w:rsid w:val="001E0C6C"/>
     <w:rsid w:val="001E3A1E"/>
     <w:rsid w:val="001E52BD"/>
     <w:rsid w:val="001F006B"/>
     <w:rsid w:val="001F1BF5"/>
     <w:rsid w:val="001F2433"/>
     <w:rsid w:val="001F494A"/>
     <w:rsid w:val="00200D32"/>
     <w:rsid w:val="00200EB5"/>
     <w:rsid w:val="0020153F"/>
     <w:rsid w:val="00201C4E"/>
     <w:rsid w:val="00205C10"/>
     <w:rsid w:val="002078FE"/>
     <w:rsid w:val="00207E6A"/>
     <w:rsid w:val="00211FDC"/>
     <w:rsid w:val="0021205F"/>
     <w:rsid w:val="00212929"/>
     <w:rsid w:val="00214CEE"/>
+    <w:rsid w:val="0021579A"/>
     <w:rsid w:val="00216988"/>
     <w:rsid w:val="002170DC"/>
     <w:rsid w:val="002171A3"/>
     <w:rsid w:val="00220CD6"/>
     <w:rsid w:val="00220FB3"/>
     <w:rsid w:val="002249BA"/>
     <w:rsid w:val="0022756D"/>
     <w:rsid w:val="00227FBD"/>
     <w:rsid w:val="0023093B"/>
     <w:rsid w:val="00233CBD"/>
     <w:rsid w:val="002379F1"/>
     <w:rsid w:val="00237FB7"/>
     <w:rsid w:val="00241EE1"/>
     <w:rsid w:val="0024368A"/>
     <w:rsid w:val="00244B9F"/>
     <w:rsid w:val="00247261"/>
     <w:rsid w:val="00253C5A"/>
+    <w:rsid w:val="00254545"/>
     <w:rsid w:val="0025492C"/>
     <w:rsid w:val="00254F50"/>
     <w:rsid w:val="00254FC5"/>
     <w:rsid w:val="00257DA2"/>
     <w:rsid w:val="002604B0"/>
     <w:rsid w:val="002611BE"/>
     <w:rsid w:val="002615A7"/>
     <w:rsid w:val="0026293C"/>
     <w:rsid w:val="00263264"/>
     <w:rsid w:val="002638C6"/>
     <w:rsid w:val="00263EF6"/>
     <w:rsid w:val="00264152"/>
     <w:rsid w:val="00264CEB"/>
     <w:rsid w:val="0026659A"/>
     <w:rsid w:val="00270D7C"/>
     <w:rsid w:val="0027167B"/>
     <w:rsid w:val="00275227"/>
     <w:rsid w:val="00282133"/>
     <w:rsid w:val="002848CB"/>
     <w:rsid w:val="00284D75"/>
     <w:rsid w:val="002915B9"/>
     <w:rsid w:val="00292BFE"/>
     <w:rsid w:val="00292E20"/>
     <w:rsid w:val="00292ED6"/>
     <w:rsid w:val="00293C3A"/>
     <w:rsid w:val="00294EE7"/>
     <w:rsid w:val="0029566E"/>
     <w:rsid w:val="00295F6B"/>
     <w:rsid w:val="002966FF"/>
     <w:rsid w:val="00297F5A"/>
     <w:rsid w:val="002A46EF"/>
     <w:rsid w:val="002A59A6"/>
     <w:rsid w:val="002B063E"/>
     <w:rsid w:val="002B1024"/>
     <w:rsid w:val="002B13E0"/>
     <w:rsid w:val="002B6B84"/>
     <w:rsid w:val="002B712C"/>
     <w:rsid w:val="002C4463"/>
     <w:rsid w:val="002C57C7"/>
     <w:rsid w:val="002C5DDB"/>
+    <w:rsid w:val="002D2D24"/>
     <w:rsid w:val="002D3207"/>
     <w:rsid w:val="002D3801"/>
     <w:rsid w:val="002D660D"/>
     <w:rsid w:val="002D7F01"/>
     <w:rsid w:val="002E0AF0"/>
     <w:rsid w:val="002E1908"/>
     <w:rsid w:val="002E28BE"/>
     <w:rsid w:val="002E39B7"/>
     <w:rsid w:val="002F2D8A"/>
     <w:rsid w:val="002F3B1B"/>
     <w:rsid w:val="002F4025"/>
     <w:rsid w:val="003015EE"/>
     <w:rsid w:val="00301722"/>
     <w:rsid w:val="00303459"/>
     <w:rsid w:val="003051D6"/>
     <w:rsid w:val="00306798"/>
     <w:rsid w:val="00307E10"/>
+    <w:rsid w:val="00307E3E"/>
     <w:rsid w:val="00310146"/>
     <w:rsid w:val="003104DB"/>
     <w:rsid w:val="0031374F"/>
     <w:rsid w:val="0031658A"/>
     <w:rsid w:val="00316804"/>
+    <w:rsid w:val="0032103D"/>
     <w:rsid w:val="00323E27"/>
     <w:rsid w:val="00325F51"/>
     <w:rsid w:val="00326500"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330D8C"/>
     <w:rsid w:val="00332F5B"/>
     <w:rsid w:val="003334CD"/>
     <w:rsid w:val="00333768"/>
     <w:rsid w:val="00334669"/>
     <w:rsid w:val="00335C27"/>
     <w:rsid w:val="003412A7"/>
     <w:rsid w:val="003412DF"/>
     <w:rsid w:val="003416CE"/>
     <w:rsid w:val="00343335"/>
     <w:rsid w:val="003435D2"/>
     <w:rsid w:val="0034531C"/>
     <w:rsid w:val="00346509"/>
     <w:rsid w:val="00346796"/>
     <w:rsid w:val="003467FD"/>
     <w:rsid w:val="00350B21"/>
     <w:rsid w:val="00351CDB"/>
     <w:rsid w:val="00353B43"/>
     <w:rsid w:val="00354AC2"/>
     <w:rsid w:val="00356B5C"/>
     <w:rsid w:val="0036135E"/>
     <w:rsid w:val="003633A8"/>
     <w:rsid w:val="00363E52"/>
     <w:rsid w:val="00364099"/>
     <w:rsid w:val="0036461F"/>
     <w:rsid w:val="00364C32"/>
+    <w:rsid w:val="0036568F"/>
     <w:rsid w:val="00372758"/>
     <w:rsid w:val="0037319B"/>
     <w:rsid w:val="00375E51"/>
     <w:rsid w:val="00375F98"/>
     <w:rsid w:val="00380D50"/>
     <w:rsid w:val="00381B74"/>
     <w:rsid w:val="00381DA3"/>
     <w:rsid w:val="0038307F"/>
     <w:rsid w:val="003831A2"/>
     <w:rsid w:val="003833C3"/>
     <w:rsid w:val="00385796"/>
     <w:rsid w:val="00386A4B"/>
     <w:rsid w:val="0039071E"/>
     <w:rsid w:val="00391331"/>
     <w:rsid w:val="00391E54"/>
     <w:rsid w:val="00393DF0"/>
     <w:rsid w:val="00394D97"/>
     <w:rsid w:val="00395BC8"/>
     <w:rsid w:val="00397555"/>
     <w:rsid w:val="003A0CD6"/>
     <w:rsid w:val="003A268B"/>
     <w:rsid w:val="003A4AE2"/>
+    <w:rsid w:val="003A5CB4"/>
     <w:rsid w:val="003B255C"/>
     <w:rsid w:val="003B3208"/>
     <w:rsid w:val="003B44B8"/>
     <w:rsid w:val="003B5297"/>
     <w:rsid w:val="003B5F33"/>
     <w:rsid w:val="003B6985"/>
     <w:rsid w:val="003C1589"/>
     <w:rsid w:val="003C4692"/>
     <w:rsid w:val="003C4E6A"/>
     <w:rsid w:val="003C51BB"/>
     <w:rsid w:val="003C5ABF"/>
     <w:rsid w:val="003C68F6"/>
     <w:rsid w:val="003D25E4"/>
     <w:rsid w:val="003D62C4"/>
     <w:rsid w:val="003E0DD6"/>
     <w:rsid w:val="003E20CF"/>
     <w:rsid w:val="003E44FA"/>
     <w:rsid w:val="003F059E"/>
     <w:rsid w:val="003F25B6"/>
     <w:rsid w:val="003F27B4"/>
     <w:rsid w:val="003F2D84"/>
     <w:rsid w:val="003F392C"/>
     <w:rsid w:val="003F39C6"/>
     <w:rsid w:val="003F6259"/>
     <w:rsid w:val="004041CA"/>
+    <w:rsid w:val="00404AEC"/>
     <w:rsid w:val="00404CE0"/>
     <w:rsid w:val="00407590"/>
     <w:rsid w:val="004076EE"/>
     <w:rsid w:val="004109E7"/>
     <w:rsid w:val="00413235"/>
     <w:rsid w:val="0041470E"/>
     <w:rsid w:val="004166B3"/>
     <w:rsid w:val="00417C54"/>
     <w:rsid w:val="00423FF7"/>
     <w:rsid w:val="00424A0F"/>
     <w:rsid w:val="00424FF5"/>
+    <w:rsid w:val="004277F3"/>
     <w:rsid w:val="004306FE"/>
     <w:rsid w:val="0043247D"/>
     <w:rsid w:val="004352D3"/>
     <w:rsid w:val="00437E65"/>
     <w:rsid w:val="00437FD1"/>
     <w:rsid w:val="00444679"/>
     <w:rsid w:val="00453E30"/>
     <w:rsid w:val="00460444"/>
     <w:rsid w:val="00461417"/>
     <w:rsid w:val="004617E1"/>
     <w:rsid w:val="00461B0D"/>
     <w:rsid w:val="00465CC9"/>
     <w:rsid w:val="00465E82"/>
     <w:rsid w:val="004665EB"/>
     <w:rsid w:val="004668E5"/>
     <w:rsid w:val="00470F8D"/>
     <w:rsid w:val="00471240"/>
     <w:rsid w:val="00471399"/>
     <w:rsid w:val="004713BB"/>
     <w:rsid w:val="00473CAC"/>
     <w:rsid w:val="00474A20"/>
     <w:rsid w:val="00475060"/>
     <w:rsid w:val="00475209"/>
     <w:rsid w:val="004752F3"/>
     <w:rsid w:val="004753F7"/>
@@ -4424,154 +4833,165 @@
     <w:rsid w:val="00486001"/>
     <w:rsid w:val="00486347"/>
     <w:rsid w:val="004864A0"/>
     <w:rsid w:val="004872B6"/>
     <w:rsid w:val="00490BB6"/>
     <w:rsid w:val="00492135"/>
     <w:rsid w:val="00495685"/>
     <w:rsid w:val="00495CBD"/>
     <w:rsid w:val="00497575"/>
     <w:rsid w:val="004A0ACD"/>
     <w:rsid w:val="004A6A61"/>
     <w:rsid w:val="004A7089"/>
     <w:rsid w:val="004B2228"/>
     <w:rsid w:val="004B6C37"/>
     <w:rsid w:val="004B6E26"/>
     <w:rsid w:val="004C31C3"/>
     <w:rsid w:val="004C48DF"/>
     <w:rsid w:val="004C5688"/>
     <w:rsid w:val="004C7370"/>
     <w:rsid w:val="004C73A3"/>
     <w:rsid w:val="004D09CB"/>
     <w:rsid w:val="004D1157"/>
     <w:rsid w:val="004D1D6E"/>
     <w:rsid w:val="004E148E"/>
     <w:rsid w:val="004E2C99"/>
+    <w:rsid w:val="004E4058"/>
     <w:rsid w:val="004E59C5"/>
     <w:rsid w:val="004F229E"/>
     <w:rsid w:val="004F2A95"/>
     <w:rsid w:val="004F36C8"/>
     <w:rsid w:val="004F46A3"/>
     <w:rsid w:val="004F4716"/>
     <w:rsid w:val="005100DD"/>
     <w:rsid w:val="00512CC6"/>
     <w:rsid w:val="0051401E"/>
     <w:rsid w:val="005141F7"/>
     <w:rsid w:val="005144B9"/>
     <w:rsid w:val="0052039D"/>
     <w:rsid w:val="00522BE4"/>
     <w:rsid w:val="005255C7"/>
     <w:rsid w:val="00526B83"/>
     <w:rsid w:val="00527E86"/>
     <w:rsid w:val="00532CE4"/>
     <w:rsid w:val="00532E56"/>
     <w:rsid w:val="00533CF8"/>
     <w:rsid w:val="00537FA8"/>
+    <w:rsid w:val="0054265E"/>
     <w:rsid w:val="00542CDC"/>
     <w:rsid w:val="00543977"/>
     <w:rsid w:val="00543A3E"/>
     <w:rsid w:val="005444F3"/>
     <w:rsid w:val="00545113"/>
     <w:rsid w:val="00546DCC"/>
     <w:rsid w:val="0055250D"/>
     <w:rsid w:val="0055454D"/>
     <w:rsid w:val="00555881"/>
     <w:rsid w:val="00555A32"/>
     <w:rsid w:val="00555E26"/>
     <w:rsid w:val="00557196"/>
     <w:rsid w:val="00560DB3"/>
     <w:rsid w:val="00561F1F"/>
     <w:rsid w:val="005634FF"/>
     <w:rsid w:val="0056442E"/>
     <w:rsid w:val="00564A86"/>
     <w:rsid w:val="00565A99"/>
     <w:rsid w:val="00567CC9"/>
     <w:rsid w:val="00571339"/>
     <w:rsid w:val="00573846"/>
     <w:rsid w:val="00574C92"/>
     <w:rsid w:val="005759FC"/>
     <w:rsid w:val="00577FA2"/>
     <w:rsid w:val="00580C17"/>
+    <w:rsid w:val="00581BC6"/>
     <w:rsid w:val="00582A06"/>
     <w:rsid w:val="00583ED0"/>
     <w:rsid w:val="00584ABC"/>
     <w:rsid w:val="005913DC"/>
     <w:rsid w:val="00592A65"/>
     <w:rsid w:val="00592BB2"/>
     <w:rsid w:val="00593C67"/>
     <w:rsid w:val="00593DA6"/>
     <w:rsid w:val="00596304"/>
     <w:rsid w:val="00597D49"/>
     <w:rsid w:val="005A42B6"/>
+    <w:rsid w:val="005A51C3"/>
     <w:rsid w:val="005A5B99"/>
     <w:rsid w:val="005A61E7"/>
     <w:rsid w:val="005A7940"/>
     <w:rsid w:val="005A7D43"/>
     <w:rsid w:val="005B0A70"/>
     <w:rsid w:val="005B232D"/>
     <w:rsid w:val="005B3637"/>
+    <w:rsid w:val="005B43F8"/>
     <w:rsid w:val="005B6B40"/>
     <w:rsid w:val="005C0EAD"/>
     <w:rsid w:val="005C2F32"/>
+    <w:rsid w:val="005C468D"/>
     <w:rsid w:val="005C48F8"/>
     <w:rsid w:val="005D283F"/>
     <w:rsid w:val="005D2882"/>
     <w:rsid w:val="005D5715"/>
     <w:rsid w:val="005D694F"/>
     <w:rsid w:val="005F19F6"/>
     <w:rsid w:val="005F24EB"/>
     <w:rsid w:val="005F2BA8"/>
     <w:rsid w:val="005F4F11"/>
     <w:rsid w:val="00600B83"/>
     <w:rsid w:val="0060139F"/>
     <w:rsid w:val="0060224D"/>
     <w:rsid w:val="00603FC6"/>
     <w:rsid w:val="00604457"/>
     <w:rsid w:val="00604DD9"/>
     <w:rsid w:val="0060602B"/>
     <w:rsid w:val="00610658"/>
     <w:rsid w:val="00615E8A"/>
     <w:rsid w:val="00617439"/>
     <w:rsid w:val="00617832"/>
     <w:rsid w:val="00621DDC"/>
     <w:rsid w:val="006226E0"/>
+    <w:rsid w:val="00624AAF"/>
+    <w:rsid w:val="006261EF"/>
     <w:rsid w:val="00626DF3"/>
     <w:rsid w:val="00626E17"/>
     <w:rsid w:val="006319DF"/>
     <w:rsid w:val="006346F9"/>
     <w:rsid w:val="00635A60"/>
     <w:rsid w:val="00636C24"/>
     <w:rsid w:val="0063747B"/>
+    <w:rsid w:val="00637FE6"/>
     <w:rsid w:val="00640BAB"/>
     <w:rsid w:val="00640C2A"/>
     <w:rsid w:val="0064204F"/>
     <w:rsid w:val="0064282F"/>
     <w:rsid w:val="00643ABE"/>
     <w:rsid w:val="0065248C"/>
     <w:rsid w:val="00652730"/>
     <w:rsid w:val="00652E4E"/>
     <w:rsid w:val="00654739"/>
+    <w:rsid w:val="00654C67"/>
+    <w:rsid w:val="00654FB3"/>
     <w:rsid w:val="0065528F"/>
     <w:rsid w:val="00655E08"/>
     <w:rsid w:val="006565C5"/>
     <w:rsid w:val="0065740A"/>
     <w:rsid w:val="00661152"/>
     <w:rsid w:val="00663131"/>
     <w:rsid w:val="006631E0"/>
     <w:rsid w:val="006661E2"/>
     <w:rsid w:val="0067055F"/>
     <w:rsid w:val="00670B65"/>
     <w:rsid w:val="00671201"/>
     <w:rsid w:val="00671EF9"/>
     <w:rsid w:val="0067303A"/>
     <w:rsid w:val="00676199"/>
     <w:rsid w:val="006812CB"/>
     <w:rsid w:val="0068158D"/>
     <w:rsid w:val="0068179E"/>
     <w:rsid w:val="00683ADA"/>
     <w:rsid w:val="00683C71"/>
     <w:rsid w:val="00683ED1"/>
     <w:rsid w:val="00684D33"/>
     <w:rsid w:val="0068521D"/>
     <w:rsid w:val="00685250"/>
     <w:rsid w:val="00685ED9"/>
     <w:rsid w:val="006921D8"/>
@@ -4611,169 +5031,177 @@
     <w:rsid w:val="006E49F7"/>
     <w:rsid w:val="006E51A3"/>
     <w:rsid w:val="006E5567"/>
     <w:rsid w:val="006E67FD"/>
     <w:rsid w:val="006E6A95"/>
     <w:rsid w:val="006E7344"/>
     <w:rsid w:val="006F0411"/>
     <w:rsid w:val="006F193A"/>
     <w:rsid w:val="006F21F7"/>
     <w:rsid w:val="006F31A9"/>
     <w:rsid w:val="006F40F9"/>
     <w:rsid w:val="006F5C34"/>
     <w:rsid w:val="006F5D3F"/>
     <w:rsid w:val="007007DE"/>
     <w:rsid w:val="007009FF"/>
     <w:rsid w:val="00701A0D"/>
     <w:rsid w:val="007048A2"/>
     <w:rsid w:val="007075D3"/>
     <w:rsid w:val="00707670"/>
     <w:rsid w:val="0071243B"/>
     <w:rsid w:val="00712F9D"/>
     <w:rsid w:val="007133EC"/>
     <w:rsid w:val="00713937"/>
     <w:rsid w:val="0071454F"/>
     <w:rsid w:val="007145D0"/>
+    <w:rsid w:val="00714958"/>
     <w:rsid w:val="00714BC2"/>
     <w:rsid w:val="00714ED2"/>
     <w:rsid w:val="0071731D"/>
     <w:rsid w:val="007231CD"/>
     <w:rsid w:val="00723A63"/>
     <w:rsid w:val="00731FCD"/>
     <w:rsid w:val="007321C7"/>
     <w:rsid w:val="0073252A"/>
     <w:rsid w:val="00735093"/>
     <w:rsid w:val="0073523B"/>
     <w:rsid w:val="00735FF3"/>
     <w:rsid w:val="00736E5B"/>
     <w:rsid w:val="0074131C"/>
     <w:rsid w:val="00741FEF"/>
     <w:rsid w:val="00743488"/>
     <w:rsid w:val="00750CD9"/>
     <w:rsid w:val="00751C78"/>
     <w:rsid w:val="007522A5"/>
     <w:rsid w:val="00752AC7"/>
     <w:rsid w:val="00753A8D"/>
+    <w:rsid w:val="00754205"/>
     <w:rsid w:val="00756C15"/>
     <w:rsid w:val="00757074"/>
     <w:rsid w:val="00760522"/>
     <w:rsid w:val="00762331"/>
     <w:rsid w:val="0076425A"/>
     <w:rsid w:val="00764A0B"/>
     <w:rsid w:val="007661E4"/>
     <w:rsid w:val="007670C3"/>
     <w:rsid w:val="00767554"/>
+    <w:rsid w:val="00770B9B"/>
     <w:rsid w:val="00777132"/>
     <w:rsid w:val="0077731C"/>
     <w:rsid w:val="007779BF"/>
     <w:rsid w:val="00780094"/>
     <w:rsid w:val="00780817"/>
     <w:rsid w:val="007815E4"/>
     <w:rsid w:val="00781775"/>
     <w:rsid w:val="00781FE4"/>
     <w:rsid w:val="007872F2"/>
     <w:rsid w:val="00791B2E"/>
     <w:rsid w:val="00792FD0"/>
     <w:rsid w:val="0079394C"/>
     <w:rsid w:val="00793D03"/>
     <w:rsid w:val="007A1456"/>
     <w:rsid w:val="007A1AEF"/>
     <w:rsid w:val="007A2832"/>
     <w:rsid w:val="007A2F95"/>
     <w:rsid w:val="007A41D3"/>
     <w:rsid w:val="007A5E8B"/>
     <w:rsid w:val="007B2D49"/>
     <w:rsid w:val="007B3A1D"/>
     <w:rsid w:val="007B3B49"/>
     <w:rsid w:val="007B7120"/>
     <w:rsid w:val="007B7345"/>
     <w:rsid w:val="007C320F"/>
     <w:rsid w:val="007C3EC0"/>
     <w:rsid w:val="007C6187"/>
+    <w:rsid w:val="007C65B8"/>
     <w:rsid w:val="007C7D73"/>
     <w:rsid w:val="007D116D"/>
     <w:rsid w:val="007D17AC"/>
     <w:rsid w:val="007D3E83"/>
     <w:rsid w:val="007D4545"/>
     <w:rsid w:val="007D4E0F"/>
     <w:rsid w:val="007D67E3"/>
     <w:rsid w:val="007E0177"/>
     <w:rsid w:val="007E0A77"/>
+    <w:rsid w:val="007E0AC1"/>
     <w:rsid w:val="007E4C5D"/>
     <w:rsid w:val="007E54BE"/>
     <w:rsid w:val="007E62D9"/>
     <w:rsid w:val="007E7B45"/>
     <w:rsid w:val="007F294E"/>
     <w:rsid w:val="007F3B99"/>
     <w:rsid w:val="007F5728"/>
     <w:rsid w:val="007F77FF"/>
     <w:rsid w:val="0080076E"/>
     <w:rsid w:val="00800E2E"/>
     <w:rsid w:val="00801983"/>
     <w:rsid w:val="00803196"/>
     <w:rsid w:val="00805891"/>
     <w:rsid w:val="0080596C"/>
     <w:rsid w:val="00806713"/>
     <w:rsid w:val="00810869"/>
     <w:rsid w:val="00812CB7"/>
+    <w:rsid w:val="00815D54"/>
     <w:rsid w:val="008163B7"/>
     <w:rsid w:val="008173D8"/>
     <w:rsid w:val="00817D4D"/>
     <w:rsid w:val="00824347"/>
     <w:rsid w:val="0082530C"/>
     <w:rsid w:val="00826669"/>
     <w:rsid w:val="008304A0"/>
     <w:rsid w:val="0083476E"/>
     <w:rsid w:val="008360CA"/>
     <w:rsid w:val="0083731A"/>
     <w:rsid w:val="00837E18"/>
     <w:rsid w:val="00840157"/>
     <w:rsid w:val="00840CE7"/>
     <w:rsid w:val="008443C5"/>
     <w:rsid w:val="008501F1"/>
     <w:rsid w:val="00850C2C"/>
     <w:rsid w:val="00852C2F"/>
     <w:rsid w:val="00861B42"/>
     <w:rsid w:val="0086298A"/>
     <w:rsid w:val="00863E0F"/>
     <w:rsid w:val="008640F4"/>
+    <w:rsid w:val="00865D96"/>
     <w:rsid w:val="00870C20"/>
     <w:rsid w:val="00871944"/>
     <w:rsid w:val="0087339A"/>
     <w:rsid w:val="00875851"/>
     <w:rsid w:val="00876F4C"/>
     <w:rsid w:val="00882227"/>
     <w:rsid w:val="00882D7D"/>
     <w:rsid w:val="008835E4"/>
     <w:rsid w:val="0088453D"/>
     <w:rsid w:val="0088707A"/>
     <w:rsid w:val="0088733D"/>
     <w:rsid w:val="0089044D"/>
     <w:rsid w:val="00890C5E"/>
     <w:rsid w:val="008915FF"/>
     <w:rsid w:val="00891A74"/>
     <w:rsid w:val="00892F27"/>
+    <w:rsid w:val="008A39BE"/>
     <w:rsid w:val="008A3FBB"/>
     <w:rsid w:val="008A4952"/>
     <w:rsid w:val="008A59CD"/>
     <w:rsid w:val="008A6512"/>
     <w:rsid w:val="008A7C61"/>
     <w:rsid w:val="008B259D"/>
     <w:rsid w:val="008B4F5A"/>
     <w:rsid w:val="008B59F7"/>
     <w:rsid w:val="008C22F4"/>
     <w:rsid w:val="008C79CA"/>
     <w:rsid w:val="008D0461"/>
     <w:rsid w:val="008D4685"/>
     <w:rsid w:val="008D64C2"/>
     <w:rsid w:val="008D6523"/>
     <w:rsid w:val="008E023F"/>
     <w:rsid w:val="008F0113"/>
     <w:rsid w:val="008F1871"/>
     <w:rsid w:val="008F24A9"/>
     <w:rsid w:val="008F35D4"/>
     <w:rsid w:val="008F45A1"/>
     <w:rsid w:val="0090111C"/>
     <w:rsid w:val="00901D9D"/>
     <w:rsid w:val="00902E20"/>
     <w:rsid w:val="0090384E"/>
     <w:rsid w:val="009041ED"/>
@@ -4790,128 +5218,133 @@
     <w:rsid w:val="009344D9"/>
     <w:rsid w:val="00934CDA"/>
     <w:rsid w:val="0093524E"/>
     <w:rsid w:val="009363B5"/>
     <w:rsid w:val="0094096B"/>
     <w:rsid w:val="0094107C"/>
     <w:rsid w:val="009448D7"/>
     <w:rsid w:val="009459DE"/>
     <w:rsid w:val="00945E94"/>
     <w:rsid w:val="00946695"/>
     <w:rsid w:val="00946C0A"/>
     <w:rsid w:val="009518FB"/>
     <w:rsid w:val="00954CB5"/>
     <w:rsid w:val="00955BD5"/>
     <w:rsid w:val="00956741"/>
     <w:rsid w:val="00957976"/>
     <w:rsid w:val="0096080D"/>
     <w:rsid w:val="0096089A"/>
     <w:rsid w:val="00962CE5"/>
     <w:rsid w:val="009634A5"/>
     <w:rsid w:val="00965FCB"/>
     <w:rsid w:val="00971A5D"/>
     <w:rsid w:val="00974BD1"/>
     <w:rsid w:val="00977775"/>
     <w:rsid w:val="00980A98"/>
+    <w:rsid w:val="00981541"/>
     <w:rsid w:val="00984ED4"/>
     <w:rsid w:val="009879AB"/>
     <w:rsid w:val="0099045D"/>
     <w:rsid w:val="009939B8"/>
     <w:rsid w:val="00993AF0"/>
     <w:rsid w:val="00994219"/>
     <w:rsid w:val="00997009"/>
     <w:rsid w:val="00997138"/>
     <w:rsid w:val="009A2639"/>
     <w:rsid w:val="009A2CD9"/>
     <w:rsid w:val="009A2DA6"/>
     <w:rsid w:val="009B1E01"/>
     <w:rsid w:val="009B58E2"/>
     <w:rsid w:val="009B5F00"/>
     <w:rsid w:val="009C5F33"/>
     <w:rsid w:val="009C71AD"/>
     <w:rsid w:val="009D1E13"/>
     <w:rsid w:val="009D2FBF"/>
     <w:rsid w:val="009D72EA"/>
     <w:rsid w:val="009D79A2"/>
     <w:rsid w:val="009D7B5D"/>
     <w:rsid w:val="009E0557"/>
     <w:rsid w:val="009E17AF"/>
     <w:rsid w:val="009E5583"/>
     <w:rsid w:val="009E7AEA"/>
     <w:rsid w:val="009F2934"/>
     <w:rsid w:val="009F30A7"/>
     <w:rsid w:val="009F356F"/>
     <w:rsid w:val="009F5FA0"/>
     <w:rsid w:val="00A00288"/>
     <w:rsid w:val="00A021B5"/>
     <w:rsid w:val="00A0367D"/>
     <w:rsid w:val="00A03816"/>
     <w:rsid w:val="00A0480A"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A1227D"/>
     <w:rsid w:val="00A123A9"/>
     <w:rsid w:val="00A13037"/>
+    <w:rsid w:val="00A14C34"/>
     <w:rsid w:val="00A15A8E"/>
     <w:rsid w:val="00A170E6"/>
     <w:rsid w:val="00A172C8"/>
     <w:rsid w:val="00A23860"/>
     <w:rsid w:val="00A34CF5"/>
     <w:rsid w:val="00A35EAD"/>
     <w:rsid w:val="00A41694"/>
     <w:rsid w:val="00A43E29"/>
     <w:rsid w:val="00A449F5"/>
     <w:rsid w:val="00A457CF"/>
     <w:rsid w:val="00A472AA"/>
     <w:rsid w:val="00A47370"/>
     <w:rsid w:val="00A473A7"/>
     <w:rsid w:val="00A502FF"/>
     <w:rsid w:val="00A525E3"/>
+    <w:rsid w:val="00A52D76"/>
     <w:rsid w:val="00A52E07"/>
     <w:rsid w:val="00A54F01"/>
     <w:rsid w:val="00A56068"/>
     <w:rsid w:val="00A577D7"/>
     <w:rsid w:val="00A57CBA"/>
     <w:rsid w:val="00A60083"/>
     <w:rsid w:val="00A60D58"/>
+    <w:rsid w:val="00A61957"/>
     <w:rsid w:val="00A6210F"/>
     <w:rsid w:val="00A62EBA"/>
     <w:rsid w:val="00A70005"/>
     <w:rsid w:val="00A704D6"/>
     <w:rsid w:val="00A72A85"/>
     <w:rsid w:val="00A73A65"/>
     <w:rsid w:val="00A73F9F"/>
     <w:rsid w:val="00A812A3"/>
     <w:rsid w:val="00A815AB"/>
     <w:rsid w:val="00A81C05"/>
     <w:rsid w:val="00A82644"/>
     <w:rsid w:val="00A84339"/>
     <w:rsid w:val="00A84C13"/>
     <w:rsid w:val="00A860F0"/>
     <w:rsid w:val="00A86581"/>
     <w:rsid w:val="00A87070"/>
     <w:rsid w:val="00A9181F"/>
     <w:rsid w:val="00A91C28"/>
+    <w:rsid w:val="00A91E1A"/>
     <w:rsid w:val="00A93327"/>
     <w:rsid w:val="00A94272"/>
     <w:rsid w:val="00A945BD"/>
     <w:rsid w:val="00A94D25"/>
     <w:rsid w:val="00A95352"/>
     <w:rsid w:val="00A97869"/>
     <w:rsid w:val="00AA0AC4"/>
     <w:rsid w:val="00AB183A"/>
     <w:rsid w:val="00AB2F3E"/>
     <w:rsid w:val="00AB35E9"/>
     <w:rsid w:val="00AB5145"/>
     <w:rsid w:val="00AB51DB"/>
     <w:rsid w:val="00AB53C5"/>
     <w:rsid w:val="00AB6AC6"/>
     <w:rsid w:val="00AB6F88"/>
     <w:rsid w:val="00AB74AA"/>
     <w:rsid w:val="00AB786E"/>
     <w:rsid w:val="00AC141C"/>
     <w:rsid w:val="00AC4108"/>
     <w:rsid w:val="00AC61B1"/>
     <w:rsid w:val="00AC7AF7"/>
     <w:rsid w:val="00AD13B0"/>
     <w:rsid w:val="00AD1F5B"/>
     <w:rsid w:val="00AD2286"/>
     <w:rsid w:val="00AD25C5"/>
@@ -4946,388 +5379,414 @@
     <w:rsid w:val="00B3640F"/>
     <w:rsid w:val="00B420E4"/>
     <w:rsid w:val="00B44F32"/>
     <w:rsid w:val="00B46C70"/>
     <w:rsid w:val="00B56601"/>
     <w:rsid w:val="00B56FD0"/>
     <w:rsid w:val="00B57397"/>
     <w:rsid w:val="00B57B07"/>
     <w:rsid w:val="00B605AD"/>
     <w:rsid w:val="00B621D4"/>
     <w:rsid w:val="00B6307B"/>
     <w:rsid w:val="00B664D1"/>
     <w:rsid w:val="00B701B8"/>
     <w:rsid w:val="00B721B1"/>
     <w:rsid w:val="00B7241D"/>
     <w:rsid w:val="00B7343B"/>
     <w:rsid w:val="00B74533"/>
     <w:rsid w:val="00B75955"/>
     <w:rsid w:val="00B827C5"/>
     <w:rsid w:val="00B82B0F"/>
     <w:rsid w:val="00B83F36"/>
     <w:rsid w:val="00B8534C"/>
     <w:rsid w:val="00B87340"/>
     <w:rsid w:val="00B902D9"/>
     <w:rsid w:val="00B93FE6"/>
+    <w:rsid w:val="00BA1EBC"/>
     <w:rsid w:val="00BA2F15"/>
     <w:rsid w:val="00BA431D"/>
     <w:rsid w:val="00BA4DCF"/>
+    <w:rsid w:val="00BA5A7E"/>
     <w:rsid w:val="00BA6D5F"/>
     <w:rsid w:val="00BA7180"/>
     <w:rsid w:val="00BA786C"/>
     <w:rsid w:val="00BB06AF"/>
+    <w:rsid w:val="00BB20E6"/>
     <w:rsid w:val="00BB5C71"/>
     <w:rsid w:val="00BB7170"/>
     <w:rsid w:val="00BC0BD5"/>
     <w:rsid w:val="00BC0F56"/>
     <w:rsid w:val="00BC5A50"/>
     <w:rsid w:val="00BC5B41"/>
     <w:rsid w:val="00BC7642"/>
     <w:rsid w:val="00BD05EA"/>
     <w:rsid w:val="00BD0660"/>
     <w:rsid w:val="00BD2B6C"/>
+    <w:rsid w:val="00BD3AE0"/>
     <w:rsid w:val="00BD6360"/>
     <w:rsid w:val="00BD7A01"/>
     <w:rsid w:val="00BE187D"/>
+    <w:rsid w:val="00BE2E5D"/>
     <w:rsid w:val="00BE4213"/>
     <w:rsid w:val="00BE6713"/>
     <w:rsid w:val="00BE6802"/>
     <w:rsid w:val="00BE693C"/>
     <w:rsid w:val="00BF0009"/>
     <w:rsid w:val="00BF021A"/>
     <w:rsid w:val="00BF0F14"/>
     <w:rsid w:val="00BF14D0"/>
     <w:rsid w:val="00BF1FD3"/>
     <w:rsid w:val="00BF21F3"/>
     <w:rsid w:val="00BF2681"/>
     <w:rsid w:val="00BF2DA1"/>
     <w:rsid w:val="00BF49A1"/>
     <w:rsid w:val="00BF53A2"/>
     <w:rsid w:val="00BF69AF"/>
     <w:rsid w:val="00BF7CDD"/>
     <w:rsid w:val="00C01703"/>
     <w:rsid w:val="00C03041"/>
     <w:rsid w:val="00C03472"/>
     <w:rsid w:val="00C03A0B"/>
     <w:rsid w:val="00C05C52"/>
     <w:rsid w:val="00C14A00"/>
     <w:rsid w:val="00C1515D"/>
     <w:rsid w:val="00C16BAC"/>
     <w:rsid w:val="00C172E7"/>
     <w:rsid w:val="00C17BC4"/>
     <w:rsid w:val="00C17BDF"/>
     <w:rsid w:val="00C21D01"/>
     <w:rsid w:val="00C2752E"/>
     <w:rsid w:val="00C332AF"/>
     <w:rsid w:val="00C333B6"/>
     <w:rsid w:val="00C336E0"/>
     <w:rsid w:val="00C365A2"/>
     <w:rsid w:val="00C36A18"/>
     <w:rsid w:val="00C36BAA"/>
     <w:rsid w:val="00C37942"/>
     <w:rsid w:val="00C4107E"/>
     <w:rsid w:val="00C415CE"/>
     <w:rsid w:val="00C4607B"/>
+    <w:rsid w:val="00C47819"/>
     <w:rsid w:val="00C47E25"/>
     <w:rsid w:val="00C54052"/>
     <w:rsid w:val="00C545F2"/>
     <w:rsid w:val="00C618B9"/>
+    <w:rsid w:val="00C630D3"/>
     <w:rsid w:val="00C63D8E"/>
     <w:rsid w:val="00C653A8"/>
     <w:rsid w:val="00C664DA"/>
     <w:rsid w:val="00C67102"/>
     <w:rsid w:val="00C7010E"/>
     <w:rsid w:val="00C71584"/>
     <w:rsid w:val="00C73642"/>
     <w:rsid w:val="00C7531A"/>
     <w:rsid w:val="00C80E45"/>
     <w:rsid w:val="00C81AEF"/>
     <w:rsid w:val="00C82860"/>
     <w:rsid w:val="00C82F9C"/>
     <w:rsid w:val="00C8473B"/>
     <w:rsid w:val="00C84B8E"/>
     <w:rsid w:val="00C87888"/>
     <w:rsid w:val="00C921BC"/>
     <w:rsid w:val="00C940F4"/>
     <w:rsid w:val="00C974EC"/>
     <w:rsid w:val="00C97CED"/>
     <w:rsid w:val="00CA12FA"/>
     <w:rsid w:val="00CA148C"/>
     <w:rsid w:val="00CA2185"/>
+    <w:rsid w:val="00CA5405"/>
     <w:rsid w:val="00CA6F3E"/>
     <w:rsid w:val="00CB0BED"/>
     <w:rsid w:val="00CB2C76"/>
     <w:rsid w:val="00CB51DC"/>
     <w:rsid w:val="00CB7118"/>
     <w:rsid w:val="00CC0907"/>
     <w:rsid w:val="00CC170F"/>
     <w:rsid w:val="00CC1D7C"/>
     <w:rsid w:val="00CC217C"/>
     <w:rsid w:val="00CC392C"/>
+    <w:rsid w:val="00CC3B6F"/>
     <w:rsid w:val="00CC6F15"/>
     <w:rsid w:val="00CD0325"/>
     <w:rsid w:val="00CD0B53"/>
     <w:rsid w:val="00CD3490"/>
+    <w:rsid w:val="00CD5583"/>
     <w:rsid w:val="00CD594F"/>
     <w:rsid w:val="00CE207F"/>
     <w:rsid w:val="00CE29F1"/>
     <w:rsid w:val="00CE39C4"/>
     <w:rsid w:val="00CE5D63"/>
     <w:rsid w:val="00CF0317"/>
     <w:rsid w:val="00CF046E"/>
     <w:rsid w:val="00CF1264"/>
+    <w:rsid w:val="00CF3B1D"/>
     <w:rsid w:val="00CF3E91"/>
     <w:rsid w:val="00CF4849"/>
     <w:rsid w:val="00D016BA"/>
     <w:rsid w:val="00D01FE1"/>
     <w:rsid w:val="00D0212B"/>
     <w:rsid w:val="00D03173"/>
     <w:rsid w:val="00D0433E"/>
     <w:rsid w:val="00D043CD"/>
     <w:rsid w:val="00D058D1"/>
     <w:rsid w:val="00D072CF"/>
     <w:rsid w:val="00D11007"/>
     <w:rsid w:val="00D13761"/>
+    <w:rsid w:val="00D13B03"/>
     <w:rsid w:val="00D14708"/>
     <w:rsid w:val="00D14CE0"/>
     <w:rsid w:val="00D16F7D"/>
     <w:rsid w:val="00D23137"/>
     <w:rsid w:val="00D24352"/>
     <w:rsid w:val="00D2582C"/>
     <w:rsid w:val="00D26629"/>
     <w:rsid w:val="00D325D9"/>
     <w:rsid w:val="00D36B87"/>
+    <w:rsid w:val="00D43DE5"/>
+    <w:rsid w:val="00D4617F"/>
     <w:rsid w:val="00D50B03"/>
     <w:rsid w:val="00D50F0C"/>
     <w:rsid w:val="00D54E40"/>
     <w:rsid w:val="00D60AD4"/>
     <w:rsid w:val="00D61DF8"/>
     <w:rsid w:val="00D64BE8"/>
     <w:rsid w:val="00D65CF8"/>
     <w:rsid w:val="00D676AA"/>
     <w:rsid w:val="00D70830"/>
     <w:rsid w:val="00D71F61"/>
     <w:rsid w:val="00D71F83"/>
     <w:rsid w:val="00D72C33"/>
     <w:rsid w:val="00D7408A"/>
     <w:rsid w:val="00D74E1D"/>
     <w:rsid w:val="00D74F89"/>
     <w:rsid w:val="00D75EE5"/>
     <w:rsid w:val="00D76D30"/>
+    <w:rsid w:val="00D77A88"/>
     <w:rsid w:val="00D8242B"/>
     <w:rsid w:val="00D82B16"/>
     <w:rsid w:val="00D84459"/>
     <w:rsid w:val="00D85EB3"/>
     <w:rsid w:val="00D87137"/>
     <w:rsid w:val="00D918C6"/>
     <w:rsid w:val="00D92382"/>
     <w:rsid w:val="00D93EB2"/>
     <w:rsid w:val="00D94D6B"/>
+    <w:rsid w:val="00D95D1A"/>
     <w:rsid w:val="00DA14D6"/>
     <w:rsid w:val="00DA3063"/>
     <w:rsid w:val="00DA4E4A"/>
     <w:rsid w:val="00DA5914"/>
     <w:rsid w:val="00DA7083"/>
     <w:rsid w:val="00DA7E4E"/>
     <w:rsid w:val="00DB0610"/>
     <w:rsid w:val="00DB14CF"/>
     <w:rsid w:val="00DB162F"/>
     <w:rsid w:val="00DB2628"/>
     <w:rsid w:val="00DB2ED1"/>
     <w:rsid w:val="00DB4948"/>
     <w:rsid w:val="00DB6833"/>
     <w:rsid w:val="00DB6DFF"/>
     <w:rsid w:val="00DC0D81"/>
     <w:rsid w:val="00DC1D2D"/>
     <w:rsid w:val="00DC2D84"/>
     <w:rsid w:val="00DC49EE"/>
     <w:rsid w:val="00DC659D"/>
     <w:rsid w:val="00DC6EA1"/>
     <w:rsid w:val="00DD2E31"/>
     <w:rsid w:val="00DD4C4F"/>
     <w:rsid w:val="00DD5376"/>
     <w:rsid w:val="00DE1D59"/>
     <w:rsid w:val="00DE5936"/>
     <w:rsid w:val="00DE698E"/>
     <w:rsid w:val="00DF059A"/>
     <w:rsid w:val="00DF4EB7"/>
+    <w:rsid w:val="00E012E4"/>
     <w:rsid w:val="00E0192A"/>
     <w:rsid w:val="00E02B98"/>
     <w:rsid w:val="00E03BC8"/>
     <w:rsid w:val="00E05FB4"/>
     <w:rsid w:val="00E06C0E"/>
     <w:rsid w:val="00E07DCB"/>
     <w:rsid w:val="00E100F5"/>
     <w:rsid w:val="00E101E6"/>
     <w:rsid w:val="00E1169C"/>
     <w:rsid w:val="00E11773"/>
     <w:rsid w:val="00E11985"/>
     <w:rsid w:val="00E14456"/>
     <w:rsid w:val="00E1448A"/>
     <w:rsid w:val="00E23879"/>
     <w:rsid w:val="00E26E7C"/>
     <w:rsid w:val="00E33294"/>
+    <w:rsid w:val="00E33664"/>
     <w:rsid w:val="00E341F5"/>
     <w:rsid w:val="00E34949"/>
     <w:rsid w:val="00E356B3"/>
     <w:rsid w:val="00E359AC"/>
     <w:rsid w:val="00E36A05"/>
     <w:rsid w:val="00E3729D"/>
     <w:rsid w:val="00E3771E"/>
     <w:rsid w:val="00E40FE3"/>
     <w:rsid w:val="00E4796A"/>
     <w:rsid w:val="00E50480"/>
     <w:rsid w:val="00E560D4"/>
     <w:rsid w:val="00E60104"/>
     <w:rsid w:val="00E60539"/>
     <w:rsid w:val="00E60B78"/>
     <w:rsid w:val="00E62CFB"/>
     <w:rsid w:val="00E643E6"/>
     <w:rsid w:val="00E65972"/>
     <w:rsid w:val="00E67F7C"/>
     <w:rsid w:val="00E72631"/>
     <w:rsid w:val="00E7304A"/>
     <w:rsid w:val="00E7356C"/>
+    <w:rsid w:val="00E77152"/>
     <w:rsid w:val="00E80F04"/>
     <w:rsid w:val="00E81D4B"/>
     <w:rsid w:val="00E8322D"/>
     <w:rsid w:val="00E84954"/>
     <w:rsid w:val="00E91960"/>
     <w:rsid w:val="00E971E4"/>
     <w:rsid w:val="00EA15EB"/>
     <w:rsid w:val="00EA5C6E"/>
     <w:rsid w:val="00EB0111"/>
     <w:rsid w:val="00EB2936"/>
     <w:rsid w:val="00EB31FD"/>
     <w:rsid w:val="00EB33FC"/>
     <w:rsid w:val="00EB3FA1"/>
     <w:rsid w:val="00EB4098"/>
     <w:rsid w:val="00EB4800"/>
     <w:rsid w:val="00EB5513"/>
     <w:rsid w:val="00EB66D4"/>
     <w:rsid w:val="00EC2BEF"/>
     <w:rsid w:val="00EC32E4"/>
     <w:rsid w:val="00EC38DD"/>
     <w:rsid w:val="00EC5459"/>
     <w:rsid w:val="00EC718C"/>
     <w:rsid w:val="00ED033A"/>
     <w:rsid w:val="00ED21B9"/>
     <w:rsid w:val="00ED23C5"/>
     <w:rsid w:val="00ED29F4"/>
     <w:rsid w:val="00ED3016"/>
     <w:rsid w:val="00ED36A2"/>
     <w:rsid w:val="00ED41EE"/>
     <w:rsid w:val="00ED4F62"/>
     <w:rsid w:val="00ED78CA"/>
     <w:rsid w:val="00EE1936"/>
     <w:rsid w:val="00EE3250"/>
     <w:rsid w:val="00EE34F4"/>
     <w:rsid w:val="00EE6637"/>
+    <w:rsid w:val="00EE6B42"/>
     <w:rsid w:val="00EF0858"/>
     <w:rsid w:val="00EF2AD7"/>
     <w:rsid w:val="00EF2EC1"/>
     <w:rsid w:val="00EF77AC"/>
     <w:rsid w:val="00F00143"/>
     <w:rsid w:val="00F00239"/>
     <w:rsid w:val="00F01153"/>
     <w:rsid w:val="00F04798"/>
     <w:rsid w:val="00F07317"/>
     <w:rsid w:val="00F07A91"/>
     <w:rsid w:val="00F07BF0"/>
     <w:rsid w:val="00F1280C"/>
+    <w:rsid w:val="00F1489A"/>
     <w:rsid w:val="00F1745F"/>
     <w:rsid w:val="00F22492"/>
     <w:rsid w:val="00F2424D"/>
     <w:rsid w:val="00F260FF"/>
     <w:rsid w:val="00F2669E"/>
     <w:rsid w:val="00F30309"/>
     <w:rsid w:val="00F30DCC"/>
     <w:rsid w:val="00F3201A"/>
     <w:rsid w:val="00F37962"/>
     <w:rsid w:val="00F37FD7"/>
     <w:rsid w:val="00F426D5"/>
     <w:rsid w:val="00F43DC1"/>
     <w:rsid w:val="00F4404A"/>
     <w:rsid w:val="00F44155"/>
     <w:rsid w:val="00F46A72"/>
     <w:rsid w:val="00F47654"/>
     <w:rsid w:val="00F51903"/>
     <w:rsid w:val="00F52BF7"/>
     <w:rsid w:val="00F53045"/>
     <w:rsid w:val="00F53BF9"/>
     <w:rsid w:val="00F54C4B"/>
+    <w:rsid w:val="00F5779C"/>
     <w:rsid w:val="00F6073D"/>
     <w:rsid w:val="00F60A9A"/>
     <w:rsid w:val="00F627A1"/>
+    <w:rsid w:val="00F64014"/>
     <w:rsid w:val="00F6491A"/>
     <w:rsid w:val="00F65CF7"/>
     <w:rsid w:val="00F708B5"/>
     <w:rsid w:val="00F70E4E"/>
     <w:rsid w:val="00F717D5"/>
     <w:rsid w:val="00F71A14"/>
     <w:rsid w:val="00F73F2F"/>
     <w:rsid w:val="00F76ACF"/>
     <w:rsid w:val="00F77681"/>
     <w:rsid w:val="00F80F5B"/>
     <w:rsid w:val="00F81AB1"/>
     <w:rsid w:val="00F8674C"/>
     <w:rsid w:val="00F87FA1"/>
     <w:rsid w:val="00F921E9"/>
     <w:rsid w:val="00F92B08"/>
     <w:rsid w:val="00F9367D"/>
     <w:rsid w:val="00F96591"/>
     <w:rsid w:val="00F96805"/>
     <w:rsid w:val="00F97E1E"/>
     <w:rsid w:val="00FA0930"/>
     <w:rsid w:val="00FA0E28"/>
     <w:rsid w:val="00FA1000"/>
     <w:rsid w:val="00FA3FCD"/>
+    <w:rsid w:val="00FA6621"/>
     <w:rsid w:val="00FA712B"/>
     <w:rsid w:val="00FB3A6D"/>
     <w:rsid w:val="00FB3E50"/>
     <w:rsid w:val="00FB7052"/>
     <w:rsid w:val="00FB71FF"/>
     <w:rsid w:val="00FC022A"/>
     <w:rsid w:val="00FC1813"/>
+    <w:rsid w:val="00FC311A"/>
     <w:rsid w:val="00FC3D30"/>
     <w:rsid w:val="00FC713F"/>
     <w:rsid w:val="00FD2549"/>
     <w:rsid w:val="00FD4451"/>
     <w:rsid w:val="00FD74EE"/>
     <w:rsid w:val="00FD7A7B"/>
     <w:rsid w:val="00FD7C75"/>
     <w:rsid w:val="00FD7F76"/>
     <w:rsid w:val="00FE0BAD"/>
     <w:rsid w:val="00FE3065"/>
     <w:rsid w:val="00FE6001"/>
     <w:rsid w:val="00FE62D8"/>
     <w:rsid w:val="00FE6348"/>
     <w:rsid w:val="00FF1DA0"/>
     <w:rsid w:val="00FF1F9B"/>
     <w:rsid w:val="00FF38EA"/>
     <w:rsid w:val="00FF48A9"/>
     <w:rsid w:val="00FF5636"/>
+    <w:rsid w:val="00FF65E2"/>
     <w:rsid w:val="00FF66FB"/>
     <w:rsid w:val="052F6FDF"/>
     <w:rsid w:val="14E5B20A"/>
     <w:rsid w:val="1DD2AD23"/>
     <w:rsid w:val="22BBE561"/>
     <w:rsid w:val="25FB02AC"/>
     <w:rsid w:val="26D29C47"/>
     <w:rsid w:val="3230C65F"/>
     <w:rsid w:val="3662AF7A"/>
     <w:rsid w:val="36FA8D4B"/>
     <w:rsid w:val="3757E695"/>
     <w:rsid w:val="39E84FEB"/>
     <w:rsid w:val="3D5B5353"/>
     <w:rsid w:val="41BC1C5F"/>
     <w:rsid w:val="4613F4AA"/>
     <w:rsid w:val="47C4E4CB"/>
     <w:rsid w:val="492B59DB"/>
     <w:rsid w:val="4CA2B31B"/>
     <w:rsid w:val="4F378C48"/>
     <w:rsid w:val="52F36840"/>
     <w:rsid w:val="54AD3A44"/>
     <w:rsid w:val="567DF880"/>
     <w:rsid w:val="57C34404"/>
     <w:rsid w:val="61619759"/>
     <w:rsid w:val="6A7993F2"/>
@@ -5745,51 +6204,50 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FF5636"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -6362,51 +6820,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2116628392">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/your-place-in-gods-plan-booklet/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/loneliness-booklet/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/wheres-god-in-all-of-this-booklet/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/reasons-to-believe-booklet/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/your-place-in-gods-plan-booklet/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+611800353350" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/no-need-to-fear-booklet/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/wheres-god-in-all-of-this-booklet/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+611800353350" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/cancer-courage-through-christ-booklet/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6681,76 +7139,52 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...24 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xmlns:ns3="adcf82a4-c918-4c89-a196-e74c4365b281" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="20324fdae8d4e754c75aad6f31f7e5f3" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100303F93F47571D74D9F4D96D391293BBA" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="056615b11f873d886e752189f0c400f5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xmlns:ns3="adcf82a4-c918-4c89-a196-e74c4365b281" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d1f1da07f99f1ca18aa73f37badf04a1" ns2:_="" ns3:_="">
     <xsd:import namespace="2a8cafc4-8f27-4288-84b3-4e851c1821c8"/>
     <xsd:import namespace="adcf82a4-c918-4c89-a196-e74c4365b281"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Purpose" minOccurs="0"/>
                 <xsd:element ref="ns2:FinancialCode" minOccurs="0"/>
                 <xsd:element ref="ns2:CalendarCompFavs" minOccurs="0"/>
                 <xsd:element ref="ns2:Month" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -6770,54 +7204,54 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="FinancialCode" ma:index="3" nillable="true" ma:displayName="Financial Code " ma:format="Dropdown" ma:internalName="FinancialCode" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="CalendarCompFavs" ma:index="5" nillable="true" ma:displayName="Calendar Comp Favs" ma:format="Dropdown" ma:internalName="CalendarCompFavs">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoice">
             <xsd:sequence>
               <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
                 <xsd:simpleType>
                   <xsd:restriction base="dms:Choice">
                     <xsd:enumeration value="Emma"/>
                     <xsd:enumeration value="Sarah"/>
                     <xsd:enumeration value="Jacob"/>
                     <xsd:enumeration value="Jo"/>
-                    <xsd:enumeration value="Tania"/>
                     <xsd:enumeration value="No"/>
                     <xsd:enumeration value="YES"/>
                     <xsd:enumeration value="Poor Qual"/>
+                    <xsd:enumeration value="Liam"/>
                   </xsd:restriction>
                 </xsd:simpleType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="Month" ma:index="6" nillable="true" ma:displayName="Month" ma:format="Dropdown" ma:internalName="Month" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -6990,126 +7424,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2a8cafc4-8f27-4288-84b3-4e851c1821c8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Purpose xmlns="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xsi:nil="true"/>
+    <FinancialCode xmlns="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xsi:nil="true"/>
+    <TaxCatchAll xmlns="adcf82a4-c918-4c89-a196-e74c4365b281" xsi:nil="true"/>
+    <CalendarCompFavs xmlns="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xsi:nil="true"/>
+    <Month xmlns="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B53C7348-AF85-4164-9E1B-DB866B23419B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DBCE100-3264-4998-97CB-AEE3170738C6}">
-[...18 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9E07F4E-1F08-45FC-A28D-57E1B823AC85}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{906B6C27-E388-46D1-A050-C069268F80B3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2a8cafc4-8f27-4288-84b3-4e851c1821c8"/>
     <ds:schemaRef ds:uri="adcf82a4-c918-4c89-a196-e74c4365b281"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D90264F4-E617-434E-9BD1-EBC2ADF129F9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DBCE100-3264-4998-97CB-AEE3170738C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2a8cafc4-8f27-4288-84b3-4e851c1821c8"/>
+    <ds:schemaRef ds:uri="adcf82a4-c918-4c89-a196-e74c4365b281"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>221</Words>
-  <Characters>1261</Characters>
+  <Words>274</Words>
+  <Characters>1562</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1480</CharactersWithSpaces>
+  <CharactersWithSpaces>1833</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Elysia McEwen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100303F93F47571D74D9F4D96D391293BBA</vt:lpwstr>
   </property>