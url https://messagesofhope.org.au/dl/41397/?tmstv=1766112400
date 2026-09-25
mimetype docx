--- v3 (2026-08-11)
+++ v4 (2026-09-25)
@@ -6,51 +6,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="666CB167" w14:textId="33E8ED49" w:rsidR="00E643E6" w:rsidRDefault="004076EE" w:rsidP="00E643E6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
@@ -155,51 +155,51 @@
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52BE7BF9" w14:textId="77777777" w:rsidR="004076EE" w:rsidRDefault="004076EE" w:rsidP="000013E3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="586C2CF4" w14:textId="15896B16" w:rsidR="00A35EAD" w:rsidRPr="00824347" w:rsidRDefault="57C34404" w:rsidP="000013E3">
+    <w:p w14:paraId="586C2CF4" w14:textId="788C5BEB" w:rsidR="00A35EAD" w:rsidRPr="00824347" w:rsidRDefault="57C34404" w:rsidP="000013E3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Dreaming Outloud Pro"/>
           <w:color w:val="0082CB"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61619759">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
@@ -244,239 +244,1373 @@
           <w:color w:val="0082CB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="54AD3A44" w:rsidRPr="00824347">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="004277F3">
+      <w:r w:rsidR="00D86197">
         <w:rPr>
           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Dreaming Outloud Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>August</w:t>
+        <w:t>September</w:t>
       </w:r>
       <w:r w:rsidR="47C4E4CB">
         <w:rPr>
           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Dreaming Outloud Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00140073">
         <w:rPr>
           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Dreaming Outloud Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025042CA" w14:textId="2C3DDF03" w:rsidR="00C7531A" w:rsidRPr="00824347" w:rsidRDefault="00E77152">
+    <w:p w14:paraId="025042CA" w14:textId="34180F7F" w:rsidR="00C7531A" w:rsidRPr="00824347" w:rsidRDefault="00C6035C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04AA5F3F" wp14:editId="5CA1400B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04AA5F3F" wp14:editId="482A457B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>4496257</wp:posOffset>
+              <wp:posOffset>4573403</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>3664408</wp:posOffset>
+              <wp:posOffset>3054349</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1604941" cy="2218204"/>
             <wp:effectExtent l="95250" t="57150" r="90805" b="67945"/>
             <wp:wrapNone/>
             <wp:docPr id="218976680" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="13717" r="13930"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm rot="247227">
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1605908" cy="2219541"/>
+                      <a:ext cx="1604941" cy="2218204"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00865D96">
-[...60 lines deleted...]
-                      <wps:txbx>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="142" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2852"/>
+        <w:gridCol w:w="5228"/>
+        <w:gridCol w:w="1984"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A60083" w:rsidRPr="0026293C" w14:paraId="48549667" w14:textId="77777777" w:rsidTr="14E5B20A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0082CB"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7437B8D6" w14:textId="61E114D5" w:rsidR="00A60083" w:rsidRPr="00B420E4" w:rsidRDefault="001B4A8E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6 September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18BADCB0" w14:textId="378ECFCE" w:rsidR="00A60083" w:rsidRPr="00B420E4" w:rsidRDefault="008C1B9D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC4491">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Father</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC44FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>’s Love</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B0FFDD" w14:textId="02EC6B75" w:rsidR="00A60083" w:rsidRPr="00B420E4" w:rsidRDefault="00A60083" w:rsidP="0089044D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk211414122"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00B420E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE6B42">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Interview</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B420E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60083" w:rsidRPr="0026293C" w14:paraId="5054E9E3" w14:textId="77777777" w:rsidTr="14E5B20A">
+        <w:trPr>
+          <w:trHeight w:val="755"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10064" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="701AD471" w14:textId="21376DB8" w:rsidR="00A60083" w:rsidRPr="00FA0E28" w:rsidRDefault="00081212" w:rsidP="009939B8">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>What happens when your dream of becoming a parent is not what you expected?</w:t>
+            </w:r>
+            <w:r w:rsidR="00D92460">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hear Ben’s story as a dad of young twins and how he found hope</w:t>
+            </w:r>
+            <w:r w:rsidR="0065546B">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> when faced with his son’s health challenges.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A35EAD" w:rsidRPr="0026293C" w14:paraId="7B2151A0" w14:textId="77777777" w:rsidTr="14E5B20A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0082CB"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48467AC4" w14:textId="425FBDDA" w:rsidR="00A35EAD" w:rsidRPr="00B420E4" w:rsidRDefault="00DC4491" w:rsidP="00C7531A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>13 September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E09E26" w14:textId="72309E51" w:rsidR="00A35EAD" w:rsidRPr="00B420E4" w:rsidRDefault="00DC4491" w:rsidP="00C7531A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fatherhood</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1FF5B1" w14:textId="63F8C014" w:rsidR="00A35EAD" w:rsidRPr="00B420E4" w:rsidRDefault="00A35EAD" w:rsidP="0089044D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B420E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA1AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rob Schubert</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B420E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB0610" w:rsidRPr="0026293C" w14:paraId="76D93810" w14:textId="77777777" w:rsidTr="14E5B20A">
+        <w:trPr>
+          <w:trHeight w:val="769"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10064" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D625D99" w14:textId="560C1B1D" w:rsidR="00D43DE5" w:rsidRPr="006A570A" w:rsidRDefault="00E77F70" w:rsidP="004E4058">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77F70">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do you </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC44FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ever doubt your ability to be a good parent, a good father?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77F70">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="DengXian" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rob Schubert reflects on his experience of fatherhood, and on God, who reveals himself to us as a loving dad.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0026293C" w:rsidRPr="0026293C" w14:paraId="717A4325" w14:textId="77777777" w:rsidTr="14E5B20A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0082CB"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01AD89E8" w14:textId="545F1D5E" w:rsidR="0026293C" w:rsidRPr="00B420E4" w:rsidRDefault="00CA1AAF" w:rsidP="00C7531A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>20 September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79903C28" w14:textId="0C59A716" w:rsidR="0026293C" w:rsidRPr="00B420E4" w:rsidRDefault="00CA1AAF" w:rsidP="14E5B20A">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ageing with purpose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D60B130" w14:textId="53F9FC8B" w:rsidR="0026293C" w:rsidRPr="00B420E4" w:rsidRDefault="0026293C" w:rsidP="0089044D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B420E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D94D6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Interview</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B420E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC0F56" w:rsidRPr="00BC0F56" w14:paraId="05F0937B" w14:textId="77777777" w:rsidTr="14E5B20A">
+        <w:trPr>
+          <w:trHeight w:val="714"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10064" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16FD13E2" w14:textId="15534957" w:rsidR="00BC0F56" w:rsidRPr="00BC0F56" w:rsidRDefault="00D24B8B" w:rsidP="00BC0F56">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>As</w:t>
+            </w:r>
+            <w:r w:rsidR="005075AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> we all</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> get older, does our </w:t>
+            </w:r>
+            <w:r w:rsidR="00B07DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>place in society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> change? Hear Lois share how she embraces age with</w:t>
+            </w:r>
+            <w:r w:rsidR="00B07DDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a sense of purpose.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C7531A" w:rsidRPr="00C7531A" w14:paraId="069CCD58" w14:textId="77777777" w:rsidTr="14E5B20A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2852" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0082CB"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E7FA6F" w14:textId="2FD21036" w:rsidR="00C7531A" w:rsidRPr="00B420E4" w:rsidRDefault="00CA1AAF" w:rsidP="00CA12FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>27 September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7F3895" w14:textId="70D725C9" w:rsidR="00C7531A" w:rsidRPr="00B420E4" w:rsidRDefault="00CA1AAF" w:rsidP="00CA12FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Living with Dementia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B5BE00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17AA982E" w14:textId="166D1D14" w:rsidR="00C7531A" w:rsidRPr="00B420E4" w:rsidRDefault="00C7531A" w:rsidP="0089044D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B420E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD5583">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Interview</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B420E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00654FB3" w:rsidRPr="00670B65" w14:paraId="09777500" w14:textId="77777777" w:rsidTr="0036568F">
+        <w:trPr>
+          <w:trHeight w:val="683"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10064" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="656C5EA3" w14:textId="5EFA417C" w:rsidR="00654FB3" w:rsidRPr="00C03041" w:rsidRDefault="006C534C" w:rsidP="0036568F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C534C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaye has worked in aged care for over 20 years and has specialised in Dementia care. </w:t>
+            </w:r>
+            <w:r w:rsidR="00187674">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Hear her share</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C534C">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> some surprising insights and encouragement for living with Dementia.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D76D30" w:rsidRPr="00670B65" w14:paraId="73B60ED2" w14:textId="77777777" w:rsidTr="14E5B20A">
+        <w:trPr>
+          <w:trHeight w:val="927"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10064" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="463CA7F2" w14:textId="333C73DA" w:rsidR="00D76D30" w:rsidRDefault="00C6035C" w:rsidP="00670B65">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D3A4EB6" wp14:editId="50BB8565">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="margin">
+                        <wp:posOffset>-158750</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>351155</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="4089400" cy="2519680"/>
+                      <wp:effectExtent l="0" t="0" r="25400" b="13970"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="668535638" name="Rounded Rectangle 2">
+                        <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                            <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90CD4EC1-431C-4ACA-9B99-817830B26B66}"/>
+                          </a:ext>
+                        </a:extLst>
+                      </wp:docPr>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="4089400" cy="2519680"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="roundRect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="19050">
+                                <a:solidFill>
+                                  <a:srgbClr val="B5BE00"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="34E8B094" w14:textId="2F92B915" w:rsidR="00044162" w:rsidRDefault="00637FE6" w:rsidP="00F71A14">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="B5BE00"/>
+                                      <w:sz w:val="40"/>
+                                      <w:szCs w:val="40"/>
+                                      <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                        <w14:noFill/>
+                                        <w14:prstDash w14:val="solid"/>
+                                        <w14:bevel/>
+                                      </w14:textOutline>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="B5BE00"/>
+                                      <w:sz w:val="40"/>
+                                      <w:szCs w:val="40"/>
+                                      <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                        <w14:noFill/>
+                                        <w14:prstDash w14:val="solid"/>
+                                        <w14:bevel/>
+                                      </w14:textOutline>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Lutheran Media History book </w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="2FD0B914" w14:textId="7DF7421B" w:rsidR="00044162" w:rsidRPr="003A5CB4" w:rsidRDefault="00637FE6" w:rsidP="00044162">
+                                  <w:pPr>
+                                    <w:spacing w:before="120"/>
+                                    <w:ind w:right="70"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Get </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00E012E4">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>a copy of the</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00E012E4">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Lutheran Media History book </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00E012E4" w:rsidRPr="003A5CB4">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>FREE!</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="3D5FF753" w14:textId="335C4106" w:rsidR="003A5CB4" w:rsidRPr="003A5CB4" w:rsidRDefault="003A5CB4" w:rsidP="003A5CB4">
+                                  <w:pPr>
+                                    <w:spacing w:before="120" w:after="120"/>
+                                    <w:ind w:right="70"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="003A5CB4">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Discover the remarkable 80-year story of Lutheran Media and the many ways we’ve shared the hope of Jesus Christ with generations of Australians</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00FC311A">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> and New Zealanders</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="003A5CB4">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>.</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="25A00E36" w14:textId="16621369" w:rsidR="003A5CB4" w:rsidRPr="003A5CB4" w:rsidRDefault="003A5CB4" w:rsidP="003A5CB4">
+                                  <w:pPr>
+                                    <w:spacing w:before="120" w:after="120"/>
+                                    <w:ind w:right="70"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="003A5CB4">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Order your free copy today </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00F64014">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">online or </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="003A5CB4">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>by calling or emailing us. Simply cover the cost of postage, and your journey through our history can begin.</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="49FF3131" w14:textId="47A459D2" w:rsidR="005C468D" w:rsidRPr="00865D96" w:rsidRDefault="00BA1EBC" w:rsidP="00BA1EBC">
+                                  <w:pPr>
+                                    <w:spacing w:before="120" w:after="120"/>
+                                    <w:ind w:right="70"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:u w:val="single"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:u w:val="single"/>
+                                    </w:rPr>
+                                    <w:t>s</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="001B6374">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:u w:val="single"/>
+                                    </w:rPr>
+                                    <w:t>tore.</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:u w:val="single"/>
+                                    </w:rPr>
+                                    <w:t>l</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="005C468D" w:rsidRPr="00865D96">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:u w:val="single"/>
+                                    </w:rPr>
+                                    <w:t>utheranmedia.org.au/history</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00865D96" w:rsidRPr="00865D96">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:u w:val="single"/>
+                                    </w:rPr>
+                                    <w:t>book</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="203E528C" w14:textId="5DB087F1" w:rsidR="008A39BE" w:rsidRDefault="00A14C34" w:rsidP="00BA1EBC">
+                                  <w:pPr>
+                                    <w:spacing w:before="120" w:after="120"/>
+                                    <w:ind w:right="70"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:hyperlink r:id="rId11" w:history="1">
+                                    <w:r w:rsidRPr="00BA1EBC">
+                                      <w:rPr>
+                                        <w:rStyle w:val="Hyperlink"/>
+                                        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                        <w:color w:val="auto"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>1800 353 350</w:t>
+                                    </w:r>
+                                  </w:hyperlink>
+                                  <w:r w:rsidRPr="00BA1EBC">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="005C468D">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">or </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="005C468D" w:rsidRPr="00BA1EBC">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                      <w:color w:val="000000"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:u w:val="single"/>
+                                    </w:rPr>
+                                    <w:t>office@lutheranmedia.org.au</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:roundrect w14:anchorId="4D3A4EB6" id="Rounded Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.5pt;margin-top:27.65pt;width:322pt;height:198.4pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYEbfUkgIAAHoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HSdcEdYq0XYcB&#10;RRu0HXpWZCk2IIuapMTOfv0o+SNBW+ww7CJTJvlIPpG8vGprRfbCugp0TrOzlBKhORSV3ub058vd&#10;lwtKnGe6YAq0yOlBOHq1/PzpsjELMYESVCEsQRDtFo3Jaem9WSSJ46WomTsDIzQqJdiaebzabVJY&#10;1iB6rZJJmp4nDdjCWODCOfx72ynpMuJLKbh/lNIJT1ROMTcfTxvPTTiT5SVbbC0zZcX7NNg/ZFGz&#10;SmPQEeqWeUZ2tnoHVVfcggPpzzjUCUhZcRFrwGqy9E01zyUzItaC5Dgz0uT+Hyx/2D+btUUaGuMW&#10;DsVQRSttHb6YH2kjWYeRLNF6wvHnNL2YT1PklKNuMsvm5xeRzuTobqzz3wXUJAg5tbDTxRM+SWSK&#10;7e+dx7hoP9iFkBruKqXisyhNGuypeTpLo4cDVRVBG+yc3W5ulCV7hi97Pbv+hql0aCdmiK00hjjW&#10;FiV/UCJgKP0kJKkKrGbSRQhtJ0ZYxrnQPutUJStEFy2bpcdgg0csJAIGZIlZjtg9wGDZgQzYXc69&#10;fXAVsWtH5770vzmPHjEyaD8615UG+1FlCqvqI3f2A0kdNYEl325aNAniBorD2hIL3fg4w+8qfNF7&#10;5vyaWZwX7ALcAf4RD6kAHw16iZIS7O+P/gd7bGPUUtLg/OXU/doxKyhRPzQ2+DybTsPAxst09nWC&#10;F3uq2Zxq9K6+AWyEDLeN4VEM9l4NorRQv+KqWIWoqGKaY+yccm+Hy43v9gIuGy5Wq2iGQ2qYv9fP&#10;hgfwQHBo1pf2lVnTt7XHiXiAYVbZ4k1jd7bBU8Nq50FWseuPvPbU44DHHuqXUdggp/dodVyZyz8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDpJ4t+4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUi9tU5SHCDEqVClShUXROEDnNgkAXsdxU6b8PUsJzjOzmj2TbmbnWVnM4beo4R0kwAz&#10;2HjdYyvh/e2wvgcWokKtrEcjYTEBdtX1VakK7S/4as6n2DIqwVAoCV2MQ8F5aDrjVNj4wSB5H350&#10;KpIcW65HdaFyZ3mWJDl3qkf60KnB7DvTfJ0mJ+Hls1mWO9HW++/tdFCJfT7OmEu5upmfHoFFM8e/&#10;MPziEzpUxFT7CXVgVsI6E7QlShBiC4wCefpAh1rCrchS4FXJ/0+ofgAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCYEbfUkgIAAHoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDpJ4t+4AAAAAoBAAAPAAAAAAAAAAAAAAAAAOwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;" filled="f" strokecolor="#b5be00" strokeweight="1.5pt">
+                      <v:stroke joinstyle="miter"/>
+                      <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="34E8B094" w14:textId="2F92B915" w:rsidR="00044162" w:rsidRDefault="00637FE6" w:rsidP="00F71A14">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="B5BE00"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="B5BE00"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
@@ -665,1605 +1799,259 @@
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>tore.</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>l</w:t>
                             </w:r>
                             <w:r w:rsidR="005C468D" w:rsidRPr="00865D96">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t>utheranmedia.org.au/</w:t>
-[...10 lines deleted...]
-                              <w:t>history</w:t>
+                              <w:t>utheranmedia.org.au/history</w:t>
                             </w:r>
                             <w:r w:rsidR="00865D96" w:rsidRPr="00865D96">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>book</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                           <w:p w14:paraId="203E528C" w14:textId="5DB087F1" w:rsidR="008A39BE" w:rsidRDefault="00A14C34" w:rsidP="00BA1EBC">
                             <w:pPr>
                               <w:spacing w:before="120" w:after="120"/>
                               <w:ind w:right="70"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:hyperlink r:id="rId11" w:history="1">
+                            <w:hyperlink r:id="rId12" w:history="1">
                               <w:r w:rsidRPr="00BA1EBC">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                   <w:color w:val="auto"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>1800 353 350</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="00BA1EBC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="005C468D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">or </w:t>
                             </w:r>
                             <w:r w:rsidR="005C468D" w:rsidRPr="00BA1EBC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>office@lutheranmedia.org.au</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
-                      </wps:txbx>
-[...397 lines deleted...]
-              <w:t>t</w:t>
+                      </v:textbox>
+                      <w10:wrap anchorx="margin"/>
+                    </v:roundrect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
           </w:p>
-        </w:tc>
-[...982 lines deleted...]
-          <w:p w14:paraId="14C8BAE1" w14:textId="05032703" w:rsidR="00D76D30" w:rsidRPr="00670B65" w:rsidRDefault="00D76D30" w:rsidP="00670B65">
+          <w:p w14:paraId="14C8BAE1" w14:textId="20CF9717" w:rsidR="00C6035C" w:rsidRPr="00670B65" w:rsidRDefault="00C6035C" w:rsidP="00670B65">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5910ACD2" w14:textId="6F2CFEF5" w:rsidR="00714BC2" w:rsidRDefault="00714BC2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="110D96B4" w14:textId="1238F46A" w:rsidR="0032103D" w:rsidRDefault="0032103D">
+    <w:p w14:paraId="5910ACD2" w14:textId="6C09192F" w:rsidR="00714BC2" w:rsidRDefault="00714BC2"/>
+    <w:p w14:paraId="743E790D" w14:textId="2ECEF6B7" w:rsidR="00A35EAD" w:rsidRDefault="00A35EAD"/>
+    <w:p w14:paraId="110D96B4" w14:textId="3C458581" w:rsidR="0032103D" w:rsidRDefault="0032103D">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0943B907" w14:textId="31EFA24F" w:rsidR="00A97869" w:rsidRDefault="00A97869"/>
     <w:p w14:paraId="0D0B167F" w14:textId="0911C456" w:rsidR="00E03BC8" w:rsidRPr="00E03BC8" w:rsidRDefault="00E03BC8" w:rsidP="00E03BC8"/>
     <w:p w14:paraId="4FDFD211" w14:textId="0DC9A5A3" w:rsidR="00A0480A" w:rsidRPr="00A0480A" w:rsidRDefault="00A0480A" w:rsidP="00A0480A"/>
     <w:p w14:paraId="236F908B" w14:textId="5A0781CE" w:rsidR="00010AA7" w:rsidRPr="00010AA7" w:rsidRDefault="00010AA7" w:rsidP="00010AA7"/>
     <w:p w14:paraId="530BF8A4" w14:textId="1A437CF4" w:rsidR="005255C7" w:rsidRPr="005255C7" w:rsidRDefault="005255C7" w:rsidP="005255C7"/>
     <w:p w14:paraId="4362C642" w14:textId="23CE5942" w:rsidR="00CE207F" w:rsidRDefault="00CE207F"/>
     <w:p w14:paraId="63C7A51C" w14:textId="72108166" w:rsidR="00CE207F" w:rsidRDefault="00CE207F"/>
     <w:p w14:paraId="4F5BE19F" w14:textId="2FBFA441" w:rsidR="003C1589" w:rsidRPr="003C1589" w:rsidRDefault="003C1589" w:rsidP="003C1589">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="117B389E" w14:textId="44DCD76F" w:rsidR="00A35EAD" w:rsidRDefault="00A35EAD" w:rsidP="00533CF8">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0486241C" w14:textId="0136D9E7" w:rsidR="00AE5BE0" w:rsidRDefault="00AE5BE0"/>
     <w:p w14:paraId="7EE11166" w14:textId="133EC4A7" w:rsidR="00330D8C" w:rsidRPr="00330D8C" w:rsidRDefault="00330D8C" w:rsidP="00330D8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BEDBDA0" w14:textId="4276502C" w:rsidR="00CC0907" w:rsidRPr="00CC0907" w:rsidRDefault="00643ABE" w:rsidP="00CC0907">
+    <w:p w14:paraId="6BEDBDA0" w14:textId="6178D924" w:rsidR="00CC0907" w:rsidRPr="00CC0907" w:rsidRDefault="00CC0907" w:rsidP="00CC0907">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1857561A" w14:textId="4A4FCF98" w:rsidR="00A34CF5" w:rsidRDefault="00A34CF5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="317308FD" w14:textId="22F2BDB2" w:rsidR="00FA1000" w:rsidRPr="00FA1000" w:rsidRDefault="00FA1000" w:rsidP="00FA1000">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A1F881B" w14:textId="4E82F4ED" w:rsidR="00A60D58" w:rsidRDefault="00A60D58" w:rsidP="00330D8C">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C114736" w14:textId="742F1C9B" w:rsidR="00FA0E28" w:rsidRDefault="00C6035C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74A50F05" wp14:editId="528F508F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74A50F05" wp14:editId="063C29E2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>409575</wp:posOffset>
+                  <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>7620</wp:posOffset>
+                  <wp:posOffset>10160</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5816600" cy="1828800"/>
+                <wp:extent cx="5816600" cy="1625600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="966664474" name="Rounded Rectangle 2">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16524139-E51C-466F-951E-CAD56FE5D647}"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5816600" cy="1828800"/>
+                          <a:ext cx="5816600" cy="1625600"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="bg1">
                             <a:lumMod val="65000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="19050">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
@@ -2285,880 +2073,726 @@
                                 <w:szCs w:val="48"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F70E4E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="48"/>
                                 <w:szCs w:val="48"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>Prayer Requests</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="63E09204" w14:textId="2F171EF0" w:rsidR="000B2E16" w:rsidRPr="00B420E4" w:rsidRDefault="009F2934" w:rsidP="003B255C">
+                          <w:p w14:paraId="63E09204" w14:textId="6D582BE9" w:rsidR="000B2E16" w:rsidRPr="00B420E4" w:rsidRDefault="009F2934" w:rsidP="003B255C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="714" w:hanging="357"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve">For </w:t>
                             </w:r>
-                            <w:r w:rsidR="00A502FF">
+                            <w:r w:rsidR="00580FE7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t xml:space="preserve">people </w:t>
-[...15 lines deleted...]
-                              <w:t>living with a cancer diagnosis</w:t>
+                              <w:t>the blessing of good fathers and father-figures</w:t>
                             </w:r>
                             <w:r w:rsidR="00B827C5">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4877909C" w14:textId="0EA84995" w:rsidR="003412DF" w:rsidRDefault="00FB3E50" w:rsidP="003B255C">
+                          <w:p w14:paraId="4877909C" w14:textId="1BDF4A3D" w:rsidR="003412DF" w:rsidRDefault="00FB3E50" w:rsidP="003B255C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="714" w:hanging="357"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve">For </w:t>
                             </w:r>
-                            <w:r w:rsidR="00981541">
+                            <w:r w:rsidR="00FA793D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t>people struggling with depression</w:t>
+                              <w:t>our gracious and loving father God</w:t>
                             </w:r>
                             <w:r w:rsidR="003412DF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="00DFCC39" w14:textId="203B7C44" w:rsidR="003412DF" w:rsidRDefault="00D24352" w:rsidP="003412DF">
+                          <w:p w14:paraId="00DFCC39" w14:textId="72455E09" w:rsidR="003412DF" w:rsidRDefault="00D24352" w:rsidP="003412DF">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="714" w:hanging="357"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve">For </w:t>
                             </w:r>
+                            <w:r w:rsidR="00FA793D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:bevel/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t xml:space="preserve">people who are </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C16ABF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:bevel/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>struggling with ageing</w:t>
+                            </w:r>
                             <w:r w:rsidR="00624AAF">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t>young people seeking worth and identity.</w:t>
+                              <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="769A31F1" w14:textId="47B31763" w:rsidR="007048A2" w:rsidRDefault="007048A2" w:rsidP="007048A2">
+                          <w:p w14:paraId="3C8D155A" w14:textId="12ECA236" w:rsidR="00D13B03" w:rsidRPr="00636E36" w:rsidRDefault="007048A2" w:rsidP="00636E36">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                               <w:ind w:left="714" w:hanging="357"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0091165F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t xml:space="preserve">For </w:t>
                             </w:r>
-                            <w:r w:rsidR="0067303A">
+                            <w:r w:rsidR="00636E36">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t xml:space="preserve">people </w:t>
-[...15 lines deleted...]
-                              <w:t>dealing with mental health challenges</w:t>
+                              <w:t>families impacted by Dementia</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>.</w:t>
-                            </w:r>
-[...54 lines deleted...]
-                              <w:t>forgiveness and freedom for those living with guilt or shame.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="74A50F05" id="_x0000_s1027" style="position:absolute;margin-left:32.25pt;margin-top:.6pt;width:458pt;height:2in;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBS62IVmgIAAKQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDJkuDOkXQosOA&#10;ri3aDj0rshQbkEVNUmJnXz9Kcpy2ay/DLrYoko/kE8nzi75VZCesa0CXtDjJKRGaQ9XoTUl/Pl1/&#10;mVPiPNMVU6BFSffC0Yvl50/nnVmICdSgKmEJgmi36ExJa+/NIsscr0XL3AkYoVEpwbbMo2g3WWVZ&#10;h+ityiZ5Pss6sJWxwIVzeHuVlHQZ8aUU3N9J6YQnqqSYm49fG7/r8M2W52yxsczUDR/SYP+QRcsa&#10;jUFHqCvmGdna5i+otuEWHEh/wqHNQMqGi1gDVlPkb6p5rJkRsRYkx5mRJvf/YPnt7tHcW6ShM27h&#10;8Biq6KVtwx/zI30kaz+SJXpPOF5O58VsliOnHHXFfDKfo4A42dHdWOe/CWhJOJTUwlZXD/gkkSm2&#10;u3E+2R/sQkgHqqmuG6WiENpAXCpLdgwfcL0poqvatj+gSnezaT7GjV0TzGMWr5CUJh2meZZP8wih&#10;IcRI4ZVG+2P58eT3SoQMlH4QkjQVFjyJjmOMFJ5xLrRPabmaVSJdFx9mFQEDssT4I/YA8LrcA3bK&#10;crAPriI29uicKvogseQ8esTIoP3o3DYa7HuVKaxqiJzsDyQlagJLvl/3yA3yGizDzRqq/b0lFtKg&#10;OcOvG3z7G+b8PbM4WdgvuC38HX6kAnwSGE6U1GB/v3cf7LHhUUtJh5NaUvdry6ygRH3XOApnxelp&#10;GO0onE6/TlCwLzXrlxq9bS8Be6nAvWR4PAZ7rw5HaaF9xqWyClFRxTTH2CXl3h6ES582CK4lLlar&#10;aIbjbJi/0Y+GB/DAc2jrp/6ZWTMMgMfZuYXDVLPFmxFItsFTw2rrQTZxPo68Di+AqyA2+LC2wq55&#10;KUer43Jd/gEAAP//AwBQSwMEFAAGAAgAAAAhADr7W6HcAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyoTYAqDXEqhARIHCqlIHF14yUJ2Gsrdtv071lOcJyd0czbej17Jw44&#10;pTGQhuuFAoHUBTtSr+H97emqBJGyIWtcINRwwgTr5vysNpUNR2rxsM294BJKldEw5BwrKVM3oDdp&#10;ESISe59h8iaznHppJ3Pkcu9kodRSejMSLwwm4uOA3fd273kkfN28bLrZvdrnqGT07Wnz0Wp9eTE/&#10;3IPIOOe/MPziMzo0zLQLe7JJOA3L2ztO8r0AwfaqVKx3GopyVYBsavn/geYHAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAUutiFZoCAACkBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAOvtbodwAAAAIAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" fillcolor="#a5a5a5 [2092]" stroked="f" strokeweight="1.5pt">
+              <v:roundrect w14:anchorId="74A50F05" id="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:.8pt;width:458pt;height:128pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFfweYmQIAAKQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDJmuDOkXQosOA&#10;rg3aDj0rshQbkEVNUmJnXz9Kcpy2ay/DLrYoko/kE8mLy75VZCesa0CXtDjJKRGaQ9XoTUl/Pt18&#10;OaPEeaYrpkCLku6Fo5eLz58uOjMXE6hBVcISBNFu3pmS1t6beZY5XouWuRMwQqNSgm2ZR9Fussqy&#10;DtFblU3yfJZ1YCtjgQvn8PY6Keki4kspuL+X0glPVEkxNx+/Nn7X4ZstLth8Y5mpGz6kwf4hi5Y1&#10;GoOOUNfMM7K1zV9QbcMtOJD+hEObgZQNF7EGrKbI31TzWDMjYi1IjjMjTe7/wfK73aNZWaShM27u&#10;8Biq6KVtwx/zI30kaz+SJXpPOF5Oz4rZLEdOOeqK2WQaBMTJju7GOv9NQEvCoaQWtrp6wCeJTLHd&#10;rfPJ/mAXQjpQTXXTKBWF0AbiSlmyY/iA600RXdW2/QFVuptN8zFu7JpgHrN4haQ06TDN83yaRwgN&#10;IUYKrzTaH8uPJ79XImSg9IOQpKmw4El0HGOk8IxzoX1Ky9WsEum6+DCrCBiQJcYfsQeA1+UesFOW&#10;g31wFbGxR+dU0QeJJefRI0YG7UfnttFg36tMYVVD5GR/IClRE1jy/bpHbpDXYBlu1lDtV5ZYSIPm&#10;DL9p8O1vmfMrZnGysF9wW/h7/EgF+CQwnCipwf5+7z7YY8OjlpIOJ7Wk7teWWUGJ+q5xFM6L09Mw&#10;2lE4nX6doGBfatYvNXrbXgH2UoF7yfB4DPZeHY7SQvuMS2UZoqKKaY6xS8q9PQhXPm0QXEtcLJfR&#10;DMfZMH+rHw0P4IHn0NZP/TOzZhgAj7NzB4epZvM3I5Bsg6eG5daDbOJ8HHkdXgBXQWzwYW2FXfNS&#10;jlbH5br4AwAA//8DAFBLAwQUAAYACAAAACEA9qkg6twAAAAGAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j9B2srcaNOiwg0xKmqSoDEoVIKUq9uvCQBe23Fbpv+PcuJHmdnNfOmXI3OihMO&#10;sfekYD7LQCA13vTUKvj8eLl7AhGTJqOtJ1RwwQiranJT6sL4M9V42qVWcAjFQivoUgqFlLHp0Ok4&#10;8wGJvS8/OJ1YDq00gz5zuLNykWW5dLonbuh0wE2Hzc/u6LjEf9+/bZvRvpvXkMng6st2Xyt1Ox3X&#10;zyASjun/Gf7wGR0qZjr4I5korAIekviag2BzOc9ZHxQsHh5zkFUpr/GrXwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDFfweYmQIAAKQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQD2qSDq3AAAAAYBAAAPAAAAAAAAAAAAAAAAAPMEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;" fillcolor="#a5a5a5 [2092]" stroked="f" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2854264D" w14:textId="77777777" w:rsidR="00FA0E28" w:rsidRPr="00F70E4E" w:rsidRDefault="00FA0E28" w:rsidP="00EC2BEF">
                       <w:pPr>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="48"/>
                           <w:szCs w:val="48"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F70E4E">
                         <w:rPr>
                           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="48"/>
                           <w:szCs w:val="48"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>Prayer Requests</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="63E09204" w14:textId="2F171EF0" w:rsidR="000B2E16" w:rsidRPr="00B420E4" w:rsidRDefault="009F2934" w:rsidP="003B255C">
+                    <w:p w14:paraId="63E09204" w14:textId="6D582BE9" w:rsidR="000B2E16" w:rsidRPr="00B420E4" w:rsidRDefault="009F2934" w:rsidP="003B255C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="714" w:hanging="357"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve">For </w:t>
                       </w:r>
-                      <w:r w:rsidR="00A502FF">
+                      <w:r w:rsidR="00580FE7">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t xml:space="preserve">people </w:t>
-[...15 lines deleted...]
-                        <w:t>living with a cancer diagnosis</w:t>
+                        <w:t>the blessing of good fathers and father-figures</w:t>
                       </w:r>
                       <w:r w:rsidR="00B827C5">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4877909C" w14:textId="0EA84995" w:rsidR="003412DF" w:rsidRDefault="00FB3E50" w:rsidP="003B255C">
+                    <w:p w14:paraId="4877909C" w14:textId="1BDF4A3D" w:rsidR="003412DF" w:rsidRDefault="00FB3E50" w:rsidP="003B255C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="714" w:hanging="357"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve">For </w:t>
                       </w:r>
-                      <w:r w:rsidR="00981541">
+                      <w:r w:rsidR="00FA793D">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t>people struggling with depression</w:t>
+                        <w:t>our gracious and loving father God</w:t>
                       </w:r>
                       <w:r w:rsidR="003412DF">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="00DFCC39" w14:textId="203B7C44" w:rsidR="003412DF" w:rsidRDefault="00D24352" w:rsidP="003412DF">
+                    <w:p w14:paraId="00DFCC39" w14:textId="72455E09" w:rsidR="003412DF" w:rsidRDefault="00D24352" w:rsidP="003412DF">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="714" w:hanging="357"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve">For </w:t>
                       </w:r>
+                      <w:r w:rsidR="00FA793D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:bevel/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t xml:space="preserve">people who are </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C16ABF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:bevel/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>struggling with ageing</w:t>
+                      </w:r>
                       <w:r w:rsidR="00624AAF">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t>young people seeking worth and identity.</w:t>
+                        <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="769A31F1" w14:textId="47B31763" w:rsidR="007048A2" w:rsidRDefault="007048A2" w:rsidP="007048A2">
+                    <w:p w14:paraId="3C8D155A" w14:textId="12ECA236" w:rsidR="00D13B03" w:rsidRPr="00636E36" w:rsidRDefault="007048A2" w:rsidP="00636E36">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="714" w:hanging="357"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0091165F">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t xml:space="preserve">For </w:t>
                       </w:r>
-                      <w:r w:rsidR="0067303A">
+                      <w:r w:rsidR="00636E36">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t xml:space="preserve">people </w:t>
-[...15 lines deleted...]
-                        <w:t>dealing with mental health challenges</w:t>
+                        <w:t>families impacted by Dementia</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3C8D155A" w14:textId="6DA97482" w:rsidR="00D13B03" w:rsidRPr="0096080D" w:rsidRDefault="00D13B03" w:rsidP="007048A2">
-[...54 lines deleted...]
-                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...40 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="0985B91E" w14:textId="29B347EB" w:rsidR="00FA0E28" w:rsidRDefault="00FA0E28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="365CD670" w14:textId="15360883" w:rsidR="00FA0E28" w:rsidRDefault="00FA0E28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DD5CC96" w14:textId="31AEFAAD" w:rsidR="00FA0E28" w:rsidRDefault="00FA0E28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
@@ -3216,51 +2850,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E23F525" w14:textId="77777777" w:rsidR="00EC2BEF" w:rsidRDefault="00EC2BEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F0B70DD" w14:textId="77777777" w:rsidR="00EC2BEF" w:rsidRDefault="00EC2BEF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A596BBE" w14:textId="76090F70" w:rsidR="00FA0E28" w:rsidRDefault="00381DA3" w:rsidP="00244B9F">
+    <w:p w14:paraId="1A596BBE" w14:textId="3411EDB2" w:rsidR="00FA0E28" w:rsidRDefault="00381DA3" w:rsidP="00244B9F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk208849586"/>
@@ -3302,65 +2936,65 @@
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="00FD2549" w:rsidRPr="00824347">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Shree Devanagari 714"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00404AEC">
+      <w:r w:rsidR="00D86197">
         <w:rPr>
           <w:rFonts w:ascii="Caveat" w:hAnsi="Caveat" w:cs="Shree Devanagari 714"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0082CB"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>August</w:t>
+        <w:t>September</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB6F4D4" w14:textId="77777777" w:rsidR="00FA0E28" w:rsidRDefault="00FA0E28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B2B4511" w14:textId="7A893641" w:rsidR="00FA0E28" w:rsidRDefault="00FA0E28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53438596" w14:textId="2C00D083" w:rsidR="00B87340" w:rsidRDefault="00B87340">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="16"/>
@@ -3387,727 +3021,390 @@
         <w:gridCol w:w="4505"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DB14CF" w14:paraId="75FD0E90" w14:textId="77777777" w:rsidTr="4F378C48">
         <w:trPr>
           <w:trHeight w:val="2078"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4B22850B" w14:textId="77777777" w:rsidR="009E17AF" w:rsidRDefault="009E17AF" w:rsidP="002D660D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="16078913" w14:textId="6432947D" w:rsidR="00C630D3" w:rsidRPr="00C630D3" w:rsidRDefault="007145D0" w:rsidP="00C630D3">
+          <w:p w14:paraId="682A4C75" w14:textId="21B0970B" w:rsidR="00C56F71" w:rsidRPr="00C56F71" w:rsidRDefault="007145D0" w:rsidP="00C56F71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00372758">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F6073D">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C630D3" w:rsidRPr="00C630D3">
+            <w:r w:rsidR="00C56F71">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C56F71" w:rsidRPr="00C56F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C997418" wp14:editId="16CCC539">
-[...8 lines deleted...]
-                  </wp:docPr>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C4903FA" wp14:editId="0E9F4AF4">
+                  <wp:extent cx="1205111" cy="2561590"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1124424063" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1257123" cy="2583704"/>
+                            <a:ext cx="1217600" cy="2588137"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F2F1FD6" w14:textId="3A2254E7" w:rsidR="00714ED2" w:rsidRPr="00714ED2" w:rsidRDefault="00714ED2" w:rsidP="00714ED2">
+          <w:p w14:paraId="16078913" w14:textId="39C41F03" w:rsidR="00C630D3" w:rsidRPr="00C630D3" w:rsidRDefault="00C630D3" w:rsidP="00C630D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F89E5AA" w14:textId="1144CAFA" w:rsidR="00E359AC" w:rsidRPr="008501F1" w:rsidRDefault="00A52D76" w:rsidP="00735FF3">
+          <w:p w14:paraId="0F89E5AA" w14:textId="2894E5EF" w:rsidR="00E359AC" w:rsidRPr="008501F1" w:rsidRDefault="002C1A32" w:rsidP="00735FF3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2144"/>
                 <w:tab w:val="right" w:pos="4289"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidRPr="00A52D76">
+              <w:r w:rsidRPr="002C1A32">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
-                <w:t>https://messagesofhope.org.au/cancer-courage-through-christ-booklet/</w:t>
+                <w:t>https://messagesofhope.org.au/parenting-finding-the-fun-booklet/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00A52D76">
+            <w:r w:rsidRPr="002C1A32">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A52D76" w:rsidRPr="00A52D76">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78689735" w14:textId="3D81B969" w:rsidR="000F2A57" w:rsidRDefault="000F2A57" w:rsidP="00735FF3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2144"/>
                 <w:tab w:val="right" w:pos="4289"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="45323FC9" w14:textId="77777777" w:rsidR="00D36B87" w:rsidRDefault="00D36B87" w:rsidP="00DA4E4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="74AA1847" w14:textId="1BAC0111" w:rsidR="007E0AC1" w:rsidRPr="007E0AC1" w:rsidRDefault="000F2A57" w:rsidP="007E0AC1">
+          <w:p w14:paraId="2152CD4F" w14:textId="3B4AFAB4" w:rsidR="00913948" w:rsidRPr="00913948" w:rsidRDefault="000F2A57" w:rsidP="00913948">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2A57">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CC1D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007E0AC1" w:rsidRPr="007E0AC1">
+            <w:r w:rsidR="00913948">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00913948" w:rsidRPr="00913948">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BC58C74" wp14:editId="3271C61B">
-[...8 lines deleted...]
-                  </wp:docPr>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6782D5D9" wp14:editId="72135747">
+                  <wp:extent cx="1257300" cy="2563881"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+                  <wp:docPr id="397480882" name="Picture 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1307326" cy="2598453"/>
+                            <a:ext cx="1267124" cy="2583914"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="20B9BF41" w14:textId="3FD216E9" w:rsidR="000F2A57" w:rsidRPr="000F2A57" w:rsidRDefault="000F2A57" w:rsidP="000F2A57">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F7DBE5E" w14:textId="00257B47" w:rsidR="0029566E" w:rsidRPr="00D03173" w:rsidRDefault="00F1489A" w:rsidP="00D36B87">
+          <w:p w14:paraId="5F7DBE5E" w14:textId="51D77B8B" w:rsidR="0029566E" w:rsidRPr="00D03173" w:rsidRDefault="004758C8" w:rsidP="00D36B87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2144"/>
                 <w:tab w:val="right" w:pos="4289"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidRPr="00F1489A">
+              <w:r w:rsidRPr="004758C8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:sz w:val="15"/>
                   <w:szCs w:val="15"/>
                 </w:rPr>
-                <w:t>https://messagesofhope.org.au/no-need-to-fear-booklet/</w:t>
+                <w:t>https://messagesofhope.org.au/dementia-booklet/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...352 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B130A08" w14:textId="77777777" w:rsidR="00DD5376" w:rsidRDefault="00DD5376">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06EB2562" w14:textId="17C985D0" w:rsidR="00D75EE5" w:rsidRPr="002638C6" w:rsidRDefault="00FA0E28" w:rsidP="006A52A9">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002638C6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
@@ -4132,51 +3429,51 @@
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21236"/>
                 <wp:lineTo x="21571" y="21236"/>
                 <wp:lineTo x="21571" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="418543587" name="Picture 418543587">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F934DCB-7F9C-4117-B16E-5D01E371B6A7}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="418543587" name="Picture 418543587"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21">
+                    <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7534910" cy="1356360"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -4245,94 +3542,94 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Shree Devanagari 714">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Dreaming Outloud Pro">
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000EF" w:usb1="0000000A" w:usb2="00000008" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Caveat">
-    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MoolBoran">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A7F49E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="960496F4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4410,113 +3707,115 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1975140677">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A35EAD"/>
     <w:rsid w:val="00001031"/>
     <w:rsid w:val="0000105F"/>
     <w:rsid w:val="000013E3"/>
     <w:rsid w:val="00001442"/>
     <w:rsid w:val="0000232C"/>
     <w:rsid w:val="000027C5"/>
     <w:rsid w:val="00003214"/>
     <w:rsid w:val="00003A07"/>
     <w:rsid w:val="00003E30"/>
     <w:rsid w:val="0000649F"/>
     <w:rsid w:val="0001047D"/>
     <w:rsid w:val="00010AA7"/>
     <w:rsid w:val="0001204E"/>
     <w:rsid w:val="00014375"/>
     <w:rsid w:val="000150A1"/>
     <w:rsid w:val="00015D1B"/>
     <w:rsid w:val="000210F4"/>
     <w:rsid w:val="0002410C"/>
     <w:rsid w:val="00024CC5"/>
     <w:rsid w:val="00025CE8"/>
     <w:rsid w:val="00030931"/>
     <w:rsid w:val="00031AA4"/>
     <w:rsid w:val="00032FF7"/>
     <w:rsid w:val="0003535A"/>
     <w:rsid w:val="000356E0"/>
     <w:rsid w:val="000366D7"/>
     <w:rsid w:val="00036E51"/>
     <w:rsid w:val="00037422"/>
     <w:rsid w:val="00042A6C"/>
     <w:rsid w:val="00044162"/>
+    <w:rsid w:val="00050B3A"/>
     <w:rsid w:val="00050CF0"/>
     <w:rsid w:val="00050ED6"/>
     <w:rsid w:val="000512D9"/>
     <w:rsid w:val="0005150F"/>
     <w:rsid w:val="00052D64"/>
     <w:rsid w:val="00053173"/>
     <w:rsid w:val="000558B2"/>
     <w:rsid w:val="00055BFD"/>
     <w:rsid w:val="00055CB2"/>
     <w:rsid w:val="00056645"/>
     <w:rsid w:val="00056A65"/>
     <w:rsid w:val="00061CB1"/>
+    <w:rsid w:val="000632B0"/>
     <w:rsid w:val="00065066"/>
     <w:rsid w:val="00065447"/>
     <w:rsid w:val="000660C7"/>
     <w:rsid w:val="00071850"/>
     <w:rsid w:val="00073203"/>
     <w:rsid w:val="00080525"/>
+    <w:rsid w:val="00081212"/>
     <w:rsid w:val="00081CF5"/>
     <w:rsid w:val="000826D5"/>
     <w:rsid w:val="00084E29"/>
     <w:rsid w:val="0008546B"/>
     <w:rsid w:val="000855FC"/>
     <w:rsid w:val="00085B3C"/>
     <w:rsid w:val="000865F2"/>
     <w:rsid w:val="00090744"/>
     <w:rsid w:val="00093471"/>
     <w:rsid w:val="000936BC"/>
     <w:rsid w:val="00093CD3"/>
     <w:rsid w:val="00095CEF"/>
     <w:rsid w:val="000966B6"/>
     <w:rsid w:val="000A0672"/>
     <w:rsid w:val="000A0BF4"/>
     <w:rsid w:val="000A1637"/>
     <w:rsid w:val="000A287F"/>
     <w:rsid w:val="000A371E"/>
     <w:rsid w:val="000A39A9"/>
     <w:rsid w:val="000A6B35"/>
     <w:rsid w:val="000A6E34"/>
     <w:rsid w:val="000B2E16"/>
     <w:rsid w:val="000B37AF"/>
     <w:rsid w:val="000B3E40"/>
     <w:rsid w:val="000B7B03"/>
@@ -4528,92 +3827,95 @@
     <w:rsid w:val="000D46A2"/>
     <w:rsid w:val="000D4CA6"/>
     <w:rsid w:val="000D5883"/>
     <w:rsid w:val="000E1039"/>
     <w:rsid w:val="000E4184"/>
     <w:rsid w:val="000E675D"/>
     <w:rsid w:val="000F04C2"/>
     <w:rsid w:val="000F0703"/>
     <w:rsid w:val="000F23CC"/>
     <w:rsid w:val="000F2A57"/>
     <w:rsid w:val="000F4A6D"/>
     <w:rsid w:val="000F5E35"/>
     <w:rsid w:val="000F614F"/>
     <w:rsid w:val="000F7C03"/>
     <w:rsid w:val="000F7F44"/>
     <w:rsid w:val="0010028D"/>
     <w:rsid w:val="0010093A"/>
     <w:rsid w:val="001075A2"/>
     <w:rsid w:val="00107A5F"/>
     <w:rsid w:val="0011125B"/>
     <w:rsid w:val="0011191C"/>
     <w:rsid w:val="001216BA"/>
     <w:rsid w:val="00123B08"/>
     <w:rsid w:val="001260A5"/>
     <w:rsid w:val="00127216"/>
+    <w:rsid w:val="00127D0F"/>
     <w:rsid w:val="00127D58"/>
     <w:rsid w:val="00140073"/>
     <w:rsid w:val="00141878"/>
     <w:rsid w:val="00144444"/>
     <w:rsid w:val="0014578A"/>
     <w:rsid w:val="0014676F"/>
     <w:rsid w:val="00151AD6"/>
     <w:rsid w:val="0015233B"/>
     <w:rsid w:val="00152A2F"/>
     <w:rsid w:val="0015428E"/>
     <w:rsid w:val="0015531F"/>
     <w:rsid w:val="001568F2"/>
     <w:rsid w:val="00156D28"/>
     <w:rsid w:val="0015726A"/>
     <w:rsid w:val="001573FE"/>
     <w:rsid w:val="001576F1"/>
     <w:rsid w:val="00160515"/>
     <w:rsid w:val="00161CBA"/>
     <w:rsid w:val="00162180"/>
     <w:rsid w:val="00162895"/>
     <w:rsid w:val="00163A0A"/>
     <w:rsid w:val="00165300"/>
     <w:rsid w:val="00170111"/>
     <w:rsid w:val="00170275"/>
     <w:rsid w:val="0017080B"/>
     <w:rsid w:val="00170BE6"/>
     <w:rsid w:val="00175451"/>
     <w:rsid w:val="00176504"/>
     <w:rsid w:val="00182C91"/>
     <w:rsid w:val="00184738"/>
     <w:rsid w:val="00185688"/>
+    <w:rsid w:val="00187674"/>
     <w:rsid w:val="00192A32"/>
     <w:rsid w:val="00193C17"/>
     <w:rsid w:val="001A1A04"/>
     <w:rsid w:val="001A3458"/>
     <w:rsid w:val="001A7D04"/>
     <w:rsid w:val="001A7D2D"/>
     <w:rsid w:val="001A7F7E"/>
     <w:rsid w:val="001B002C"/>
     <w:rsid w:val="001B15F0"/>
     <w:rsid w:val="001B3656"/>
     <w:rsid w:val="001B3C3D"/>
+    <w:rsid w:val="001B4A8E"/>
     <w:rsid w:val="001B5927"/>
     <w:rsid w:val="001B5B9C"/>
     <w:rsid w:val="001B6374"/>
     <w:rsid w:val="001B7EEB"/>
     <w:rsid w:val="001C1136"/>
     <w:rsid w:val="001C3654"/>
     <w:rsid w:val="001C6BAD"/>
     <w:rsid w:val="001C72F6"/>
     <w:rsid w:val="001D04A2"/>
     <w:rsid w:val="001D1145"/>
     <w:rsid w:val="001D4A9A"/>
     <w:rsid w:val="001D535E"/>
     <w:rsid w:val="001D55DF"/>
     <w:rsid w:val="001D574C"/>
     <w:rsid w:val="001D6587"/>
     <w:rsid w:val="001D7C26"/>
     <w:rsid w:val="001E0C6C"/>
     <w:rsid w:val="001E3A1E"/>
     <w:rsid w:val="001E52BD"/>
     <w:rsid w:val="001F006B"/>
     <w:rsid w:val="001F1BF5"/>
     <w:rsid w:val="001F2433"/>
     <w:rsid w:val="001F494A"/>
     <w:rsid w:val="00200D32"/>
     <w:rsid w:val="00200EB5"/>
@@ -4640,70 +3942,73 @@
     <w:rsid w:val="002379F1"/>
     <w:rsid w:val="00237FB7"/>
     <w:rsid w:val="00241EE1"/>
     <w:rsid w:val="0024368A"/>
     <w:rsid w:val="00244B9F"/>
     <w:rsid w:val="00247261"/>
     <w:rsid w:val="00253C5A"/>
     <w:rsid w:val="00254545"/>
     <w:rsid w:val="0025492C"/>
     <w:rsid w:val="00254F50"/>
     <w:rsid w:val="00254FC5"/>
     <w:rsid w:val="00257DA2"/>
     <w:rsid w:val="002604B0"/>
     <w:rsid w:val="002611BE"/>
     <w:rsid w:val="002615A7"/>
     <w:rsid w:val="0026293C"/>
     <w:rsid w:val="00263264"/>
     <w:rsid w:val="002638C6"/>
     <w:rsid w:val="00263EF6"/>
     <w:rsid w:val="00264152"/>
     <w:rsid w:val="00264CEB"/>
     <w:rsid w:val="0026659A"/>
     <w:rsid w:val="00270D7C"/>
     <w:rsid w:val="0027167B"/>
     <w:rsid w:val="00275227"/>
+    <w:rsid w:val="00276FB0"/>
     <w:rsid w:val="00282133"/>
     <w:rsid w:val="002848CB"/>
     <w:rsid w:val="00284D75"/>
+    <w:rsid w:val="0028633F"/>
     <w:rsid w:val="002915B9"/>
     <w:rsid w:val="00292BFE"/>
     <w:rsid w:val="00292E20"/>
     <w:rsid w:val="00292ED6"/>
     <w:rsid w:val="00293C3A"/>
     <w:rsid w:val="00294EE7"/>
     <w:rsid w:val="0029566E"/>
     <w:rsid w:val="00295F6B"/>
     <w:rsid w:val="002966FF"/>
     <w:rsid w:val="00297F5A"/>
     <w:rsid w:val="002A46EF"/>
     <w:rsid w:val="002A59A6"/>
     <w:rsid w:val="002B063E"/>
     <w:rsid w:val="002B1024"/>
     <w:rsid w:val="002B13E0"/>
     <w:rsid w:val="002B6B84"/>
     <w:rsid w:val="002B712C"/>
+    <w:rsid w:val="002C1A32"/>
     <w:rsid w:val="002C4463"/>
     <w:rsid w:val="002C57C7"/>
     <w:rsid w:val="002C5DDB"/>
     <w:rsid w:val="002D2D24"/>
     <w:rsid w:val="002D3207"/>
     <w:rsid w:val="002D3801"/>
     <w:rsid w:val="002D660D"/>
     <w:rsid w:val="002D7F01"/>
     <w:rsid w:val="002E0AF0"/>
     <w:rsid w:val="002E1908"/>
     <w:rsid w:val="002E28BE"/>
     <w:rsid w:val="002E39B7"/>
     <w:rsid w:val="002F2D8A"/>
     <w:rsid w:val="002F3B1B"/>
     <w:rsid w:val="002F4025"/>
     <w:rsid w:val="003015EE"/>
     <w:rsid w:val="00301722"/>
     <w:rsid w:val="00303459"/>
     <w:rsid w:val="003051D6"/>
     <w:rsid w:val="00306798"/>
     <w:rsid w:val="00307E10"/>
     <w:rsid w:val="00307E3E"/>
     <w:rsid w:val="00310146"/>
     <w:rsid w:val="003104DB"/>
     <w:rsid w:val="0031374F"/>
@@ -4755,175 +4060,179 @@
     <w:rsid w:val="00386A4B"/>
     <w:rsid w:val="0039071E"/>
     <w:rsid w:val="00391331"/>
     <w:rsid w:val="00391E54"/>
     <w:rsid w:val="00393DF0"/>
     <w:rsid w:val="00394D97"/>
     <w:rsid w:val="00395BC8"/>
     <w:rsid w:val="00397555"/>
     <w:rsid w:val="003A0CD6"/>
     <w:rsid w:val="003A268B"/>
     <w:rsid w:val="003A4AE2"/>
     <w:rsid w:val="003A5CB4"/>
     <w:rsid w:val="003B255C"/>
     <w:rsid w:val="003B3208"/>
     <w:rsid w:val="003B44B8"/>
     <w:rsid w:val="003B5297"/>
     <w:rsid w:val="003B5F33"/>
     <w:rsid w:val="003B6985"/>
     <w:rsid w:val="003C1589"/>
     <w:rsid w:val="003C4692"/>
     <w:rsid w:val="003C4E6A"/>
     <w:rsid w:val="003C51BB"/>
     <w:rsid w:val="003C5ABF"/>
     <w:rsid w:val="003C68F6"/>
     <w:rsid w:val="003D25E4"/>
+    <w:rsid w:val="003D61F9"/>
     <w:rsid w:val="003D62C4"/>
     <w:rsid w:val="003E0DD6"/>
     <w:rsid w:val="003E20CF"/>
     <w:rsid w:val="003E44FA"/>
     <w:rsid w:val="003F059E"/>
     <w:rsid w:val="003F25B6"/>
     <w:rsid w:val="003F27B4"/>
     <w:rsid w:val="003F2D84"/>
     <w:rsid w:val="003F392C"/>
     <w:rsid w:val="003F39C6"/>
     <w:rsid w:val="003F6259"/>
     <w:rsid w:val="004041CA"/>
     <w:rsid w:val="00404AEC"/>
     <w:rsid w:val="00404CE0"/>
     <w:rsid w:val="00407590"/>
     <w:rsid w:val="004076EE"/>
     <w:rsid w:val="004109E7"/>
     <w:rsid w:val="00413235"/>
     <w:rsid w:val="0041470E"/>
     <w:rsid w:val="004166B3"/>
     <w:rsid w:val="00417C54"/>
     <w:rsid w:val="00423FF7"/>
     <w:rsid w:val="00424A0F"/>
     <w:rsid w:val="00424FF5"/>
     <w:rsid w:val="004277F3"/>
     <w:rsid w:val="004306FE"/>
     <w:rsid w:val="0043247D"/>
     <w:rsid w:val="004352D3"/>
     <w:rsid w:val="00437E65"/>
     <w:rsid w:val="00437FD1"/>
     <w:rsid w:val="00444679"/>
     <w:rsid w:val="00453E30"/>
     <w:rsid w:val="00460444"/>
     <w:rsid w:val="00461417"/>
     <w:rsid w:val="004617E1"/>
     <w:rsid w:val="00461B0D"/>
     <w:rsid w:val="00465CC9"/>
     <w:rsid w:val="00465E82"/>
     <w:rsid w:val="004665EB"/>
     <w:rsid w:val="004668E5"/>
     <w:rsid w:val="00470F8D"/>
     <w:rsid w:val="00471240"/>
     <w:rsid w:val="00471399"/>
     <w:rsid w:val="004713BB"/>
     <w:rsid w:val="00473CAC"/>
     <w:rsid w:val="00474A20"/>
     <w:rsid w:val="00475060"/>
     <w:rsid w:val="00475209"/>
     <w:rsid w:val="004752F3"/>
     <w:rsid w:val="004753F7"/>
+    <w:rsid w:val="004758C8"/>
     <w:rsid w:val="0047662E"/>
     <w:rsid w:val="00480C99"/>
     <w:rsid w:val="004852A9"/>
     <w:rsid w:val="00486001"/>
     <w:rsid w:val="00486347"/>
     <w:rsid w:val="004864A0"/>
     <w:rsid w:val="004872B6"/>
     <w:rsid w:val="00490BB6"/>
     <w:rsid w:val="00492135"/>
     <w:rsid w:val="00495685"/>
     <w:rsid w:val="00495CBD"/>
     <w:rsid w:val="00497575"/>
     <w:rsid w:val="004A0ACD"/>
     <w:rsid w:val="004A6A61"/>
     <w:rsid w:val="004A7089"/>
     <w:rsid w:val="004B2228"/>
     <w:rsid w:val="004B6C37"/>
     <w:rsid w:val="004B6E26"/>
     <w:rsid w:val="004C31C3"/>
     <w:rsid w:val="004C48DF"/>
     <w:rsid w:val="004C5688"/>
     <w:rsid w:val="004C7370"/>
     <w:rsid w:val="004C73A3"/>
     <w:rsid w:val="004D09CB"/>
     <w:rsid w:val="004D1157"/>
     <w:rsid w:val="004D1D6E"/>
     <w:rsid w:val="004E148E"/>
     <w:rsid w:val="004E2C99"/>
     <w:rsid w:val="004E4058"/>
     <w:rsid w:val="004E59C5"/>
     <w:rsid w:val="004F229E"/>
     <w:rsid w:val="004F2A95"/>
     <w:rsid w:val="004F36C8"/>
     <w:rsid w:val="004F46A3"/>
     <w:rsid w:val="004F4716"/>
+    <w:rsid w:val="005075AE"/>
     <w:rsid w:val="005100DD"/>
     <w:rsid w:val="00512CC6"/>
     <w:rsid w:val="0051401E"/>
     <w:rsid w:val="005141F7"/>
     <w:rsid w:val="005144B9"/>
     <w:rsid w:val="0052039D"/>
     <w:rsid w:val="00522BE4"/>
     <w:rsid w:val="005255C7"/>
     <w:rsid w:val="00526B83"/>
     <w:rsid w:val="00527E86"/>
     <w:rsid w:val="00532CE4"/>
     <w:rsid w:val="00532E56"/>
     <w:rsid w:val="00533CF8"/>
     <w:rsid w:val="00537FA8"/>
     <w:rsid w:val="0054265E"/>
     <w:rsid w:val="00542CDC"/>
     <w:rsid w:val="00543977"/>
     <w:rsid w:val="00543A3E"/>
     <w:rsid w:val="005444F3"/>
     <w:rsid w:val="00545113"/>
     <w:rsid w:val="00546DCC"/>
     <w:rsid w:val="0055250D"/>
     <w:rsid w:val="0055454D"/>
     <w:rsid w:val="00555881"/>
     <w:rsid w:val="00555A32"/>
     <w:rsid w:val="00555E26"/>
     <w:rsid w:val="00557196"/>
     <w:rsid w:val="00560DB3"/>
     <w:rsid w:val="00561F1F"/>
     <w:rsid w:val="005634FF"/>
     <w:rsid w:val="0056442E"/>
     <w:rsid w:val="00564A86"/>
     <w:rsid w:val="00565A99"/>
     <w:rsid w:val="00567CC9"/>
     <w:rsid w:val="00571339"/>
     <w:rsid w:val="00573846"/>
     <w:rsid w:val="00574C92"/>
     <w:rsid w:val="005759FC"/>
     <w:rsid w:val="00577FA2"/>
     <w:rsid w:val="00580C17"/>
+    <w:rsid w:val="00580FE7"/>
     <w:rsid w:val="00581BC6"/>
     <w:rsid w:val="00582A06"/>
     <w:rsid w:val="00583ED0"/>
     <w:rsid w:val="00584ABC"/>
     <w:rsid w:val="005913DC"/>
     <w:rsid w:val="00592A65"/>
     <w:rsid w:val="00592BB2"/>
     <w:rsid w:val="00593C67"/>
     <w:rsid w:val="00593DA6"/>
     <w:rsid w:val="00596304"/>
     <w:rsid w:val="00597D49"/>
     <w:rsid w:val="005A42B6"/>
     <w:rsid w:val="005A51C3"/>
     <w:rsid w:val="005A5B99"/>
     <w:rsid w:val="005A61E7"/>
     <w:rsid w:val="005A7940"/>
     <w:rsid w:val="005A7D43"/>
     <w:rsid w:val="005B0A70"/>
     <w:rsid w:val="005B232D"/>
     <w:rsid w:val="005B3637"/>
     <w:rsid w:val="005B43F8"/>
     <w:rsid w:val="005B6B40"/>
     <w:rsid w:val="005C0EAD"/>
     <w:rsid w:val="005C2F32"/>
     <w:rsid w:val="005C468D"/>
@@ -4935,109 +4244,112 @@
     <w:rsid w:val="005F19F6"/>
     <w:rsid w:val="005F24EB"/>
     <w:rsid w:val="005F2BA8"/>
     <w:rsid w:val="005F4F11"/>
     <w:rsid w:val="00600B83"/>
     <w:rsid w:val="0060139F"/>
     <w:rsid w:val="0060224D"/>
     <w:rsid w:val="00603FC6"/>
     <w:rsid w:val="00604457"/>
     <w:rsid w:val="00604DD9"/>
     <w:rsid w:val="0060602B"/>
     <w:rsid w:val="00610658"/>
     <w:rsid w:val="00615E8A"/>
     <w:rsid w:val="00617439"/>
     <w:rsid w:val="00617832"/>
     <w:rsid w:val="00621DDC"/>
     <w:rsid w:val="006226E0"/>
     <w:rsid w:val="00624AAF"/>
     <w:rsid w:val="006261EF"/>
     <w:rsid w:val="00626DF3"/>
     <w:rsid w:val="00626E17"/>
     <w:rsid w:val="006319DF"/>
     <w:rsid w:val="006346F9"/>
     <w:rsid w:val="00635A60"/>
     <w:rsid w:val="00636C24"/>
+    <w:rsid w:val="00636E36"/>
     <w:rsid w:val="0063747B"/>
     <w:rsid w:val="00637FE6"/>
     <w:rsid w:val="00640BAB"/>
     <w:rsid w:val="00640C2A"/>
     <w:rsid w:val="0064204F"/>
     <w:rsid w:val="0064282F"/>
     <w:rsid w:val="00643ABE"/>
     <w:rsid w:val="0065248C"/>
     <w:rsid w:val="00652730"/>
     <w:rsid w:val="00652E4E"/>
     <w:rsid w:val="00654739"/>
     <w:rsid w:val="00654C67"/>
     <w:rsid w:val="00654FB3"/>
     <w:rsid w:val="0065528F"/>
+    <w:rsid w:val="0065546B"/>
     <w:rsid w:val="00655E08"/>
     <w:rsid w:val="006565C5"/>
     <w:rsid w:val="0065740A"/>
     <w:rsid w:val="00661152"/>
     <w:rsid w:val="00663131"/>
     <w:rsid w:val="006631E0"/>
     <w:rsid w:val="006661E2"/>
     <w:rsid w:val="0067055F"/>
     <w:rsid w:val="00670B65"/>
     <w:rsid w:val="00671201"/>
     <w:rsid w:val="00671EF9"/>
     <w:rsid w:val="0067303A"/>
     <w:rsid w:val="00676199"/>
     <w:rsid w:val="006812CB"/>
     <w:rsid w:val="0068158D"/>
     <w:rsid w:val="0068179E"/>
     <w:rsid w:val="00683ADA"/>
     <w:rsid w:val="00683C71"/>
     <w:rsid w:val="00683ED1"/>
     <w:rsid w:val="00684D33"/>
     <w:rsid w:val="0068521D"/>
     <w:rsid w:val="00685250"/>
     <w:rsid w:val="00685ED9"/>
     <w:rsid w:val="006921D8"/>
     <w:rsid w:val="00692C4B"/>
     <w:rsid w:val="00693028"/>
     <w:rsid w:val="00695385"/>
     <w:rsid w:val="0069544B"/>
     <w:rsid w:val="0069639E"/>
     <w:rsid w:val="006A1E1F"/>
     <w:rsid w:val="006A2CFE"/>
     <w:rsid w:val="006A491E"/>
     <w:rsid w:val="006A4957"/>
     <w:rsid w:val="006A52A9"/>
     <w:rsid w:val="006A570A"/>
     <w:rsid w:val="006A6AC4"/>
     <w:rsid w:val="006A6CAA"/>
     <w:rsid w:val="006B1F0C"/>
     <w:rsid w:val="006B40CD"/>
     <w:rsid w:val="006B5A24"/>
     <w:rsid w:val="006B63D9"/>
     <w:rsid w:val="006B74BE"/>
     <w:rsid w:val="006B7E1E"/>
     <w:rsid w:val="006B7F78"/>
     <w:rsid w:val="006C19E8"/>
+    <w:rsid w:val="006C534C"/>
     <w:rsid w:val="006C7266"/>
     <w:rsid w:val="006D055F"/>
     <w:rsid w:val="006D1045"/>
     <w:rsid w:val="006D1984"/>
     <w:rsid w:val="006D3583"/>
     <w:rsid w:val="006D462D"/>
     <w:rsid w:val="006D6669"/>
     <w:rsid w:val="006D7C85"/>
     <w:rsid w:val="006E02A7"/>
     <w:rsid w:val="006E1819"/>
     <w:rsid w:val="006E3595"/>
     <w:rsid w:val="006E3EAC"/>
     <w:rsid w:val="006E49F7"/>
     <w:rsid w:val="006E51A3"/>
     <w:rsid w:val="006E5567"/>
     <w:rsid w:val="006E67FD"/>
     <w:rsid w:val="006E6A95"/>
     <w:rsid w:val="006E7344"/>
     <w:rsid w:val="006F0411"/>
     <w:rsid w:val="006F193A"/>
     <w:rsid w:val="006F21F7"/>
     <w:rsid w:val="006F31A9"/>
     <w:rsid w:val="006F40F9"/>
     <w:rsid w:val="006F5C34"/>
     <w:rsid w:val="006F5D3F"/>
@@ -5166,70 +4478,72 @@
     <w:rsid w:val="00870C20"/>
     <w:rsid w:val="00871944"/>
     <w:rsid w:val="0087339A"/>
     <w:rsid w:val="00875851"/>
     <w:rsid w:val="00876F4C"/>
     <w:rsid w:val="00882227"/>
     <w:rsid w:val="00882D7D"/>
     <w:rsid w:val="008835E4"/>
     <w:rsid w:val="0088453D"/>
     <w:rsid w:val="0088707A"/>
     <w:rsid w:val="0088733D"/>
     <w:rsid w:val="0089044D"/>
     <w:rsid w:val="00890C5E"/>
     <w:rsid w:val="008915FF"/>
     <w:rsid w:val="00891A74"/>
     <w:rsid w:val="00892F27"/>
     <w:rsid w:val="008A39BE"/>
     <w:rsid w:val="008A3FBB"/>
     <w:rsid w:val="008A4952"/>
     <w:rsid w:val="008A59CD"/>
     <w:rsid w:val="008A6512"/>
     <w:rsid w:val="008A7C61"/>
     <w:rsid w:val="008B259D"/>
     <w:rsid w:val="008B4F5A"/>
     <w:rsid w:val="008B59F7"/>
+    <w:rsid w:val="008C1B9D"/>
     <w:rsid w:val="008C22F4"/>
     <w:rsid w:val="008C79CA"/>
     <w:rsid w:val="008D0461"/>
     <w:rsid w:val="008D4685"/>
     <w:rsid w:val="008D64C2"/>
     <w:rsid w:val="008D6523"/>
     <w:rsid w:val="008E023F"/>
     <w:rsid w:val="008F0113"/>
     <w:rsid w:val="008F1871"/>
     <w:rsid w:val="008F24A9"/>
     <w:rsid w:val="008F35D4"/>
     <w:rsid w:val="008F45A1"/>
     <w:rsid w:val="0090111C"/>
     <w:rsid w:val="00901D9D"/>
     <w:rsid w:val="00902E20"/>
     <w:rsid w:val="0090384E"/>
     <w:rsid w:val="009041ED"/>
     <w:rsid w:val="00910090"/>
     <w:rsid w:val="0091165F"/>
     <w:rsid w:val="00911810"/>
+    <w:rsid w:val="00913948"/>
     <w:rsid w:val="00916A9F"/>
     <w:rsid w:val="00921EEB"/>
     <w:rsid w:val="009239F8"/>
     <w:rsid w:val="00923D29"/>
     <w:rsid w:val="00924A2D"/>
     <w:rsid w:val="00930695"/>
     <w:rsid w:val="00930D76"/>
     <w:rsid w:val="009344D9"/>
     <w:rsid w:val="00934CDA"/>
     <w:rsid w:val="0093524E"/>
     <w:rsid w:val="009363B5"/>
     <w:rsid w:val="0094096B"/>
     <w:rsid w:val="0094107C"/>
     <w:rsid w:val="009448D7"/>
     <w:rsid w:val="009459DE"/>
     <w:rsid w:val="00945E94"/>
     <w:rsid w:val="00946695"/>
     <w:rsid w:val="00946C0A"/>
     <w:rsid w:val="009518FB"/>
     <w:rsid w:val="00954CB5"/>
     <w:rsid w:val="00955BD5"/>
     <w:rsid w:val="00956741"/>
     <w:rsid w:val="00957976"/>
     <w:rsid w:val="0096080D"/>
     <w:rsid w:val="0096089A"/>
@@ -5276,112 +4590,116 @@
     <w:rsid w:val="00A03816"/>
     <w:rsid w:val="00A0480A"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A1227D"/>
     <w:rsid w:val="00A123A9"/>
     <w:rsid w:val="00A13037"/>
     <w:rsid w:val="00A14C34"/>
     <w:rsid w:val="00A15A8E"/>
     <w:rsid w:val="00A170E6"/>
     <w:rsid w:val="00A172C8"/>
     <w:rsid w:val="00A23860"/>
     <w:rsid w:val="00A34CF5"/>
     <w:rsid w:val="00A35EAD"/>
     <w:rsid w:val="00A41694"/>
     <w:rsid w:val="00A43E29"/>
     <w:rsid w:val="00A449F5"/>
     <w:rsid w:val="00A457CF"/>
     <w:rsid w:val="00A472AA"/>
     <w:rsid w:val="00A47370"/>
     <w:rsid w:val="00A473A7"/>
     <w:rsid w:val="00A502FF"/>
     <w:rsid w:val="00A525E3"/>
     <w:rsid w:val="00A52D76"/>
     <w:rsid w:val="00A52E07"/>
     <w:rsid w:val="00A54F01"/>
+    <w:rsid w:val="00A5560F"/>
     <w:rsid w:val="00A56068"/>
     <w:rsid w:val="00A577D7"/>
     <w:rsid w:val="00A57CBA"/>
     <w:rsid w:val="00A60083"/>
     <w:rsid w:val="00A60D58"/>
     <w:rsid w:val="00A61957"/>
     <w:rsid w:val="00A6210F"/>
     <w:rsid w:val="00A62EBA"/>
     <w:rsid w:val="00A70005"/>
     <w:rsid w:val="00A704D6"/>
     <w:rsid w:val="00A72A85"/>
     <w:rsid w:val="00A73A65"/>
     <w:rsid w:val="00A73F9F"/>
     <w:rsid w:val="00A812A3"/>
     <w:rsid w:val="00A815AB"/>
     <w:rsid w:val="00A81C05"/>
     <w:rsid w:val="00A82644"/>
     <w:rsid w:val="00A84339"/>
     <w:rsid w:val="00A84C13"/>
     <w:rsid w:val="00A860F0"/>
     <w:rsid w:val="00A86581"/>
     <w:rsid w:val="00A87070"/>
     <w:rsid w:val="00A9181F"/>
     <w:rsid w:val="00A91C28"/>
     <w:rsid w:val="00A91E1A"/>
     <w:rsid w:val="00A93327"/>
     <w:rsid w:val="00A94272"/>
     <w:rsid w:val="00A945BD"/>
     <w:rsid w:val="00A94D25"/>
     <w:rsid w:val="00A95352"/>
     <w:rsid w:val="00A97869"/>
     <w:rsid w:val="00AA0AC4"/>
     <w:rsid w:val="00AB183A"/>
     <w:rsid w:val="00AB2F3E"/>
     <w:rsid w:val="00AB35E9"/>
     <w:rsid w:val="00AB5145"/>
     <w:rsid w:val="00AB51DB"/>
     <w:rsid w:val="00AB53C5"/>
     <w:rsid w:val="00AB6AC6"/>
     <w:rsid w:val="00AB6F88"/>
     <w:rsid w:val="00AB74AA"/>
     <w:rsid w:val="00AB786E"/>
     <w:rsid w:val="00AC141C"/>
     <w:rsid w:val="00AC4108"/>
+    <w:rsid w:val="00AC44FE"/>
     <w:rsid w:val="00AC61B1"/>
     <w:rsid w:val="00AC7AF7"/>
     <w:rsid w:val="00AD13B0"/>
     <w:rsid w:val="00AD1F5B"/>
     <w:rsid w:val="00AD2286"/>
     <w:rsid w:val="00AD25C5"/>
     <w:rsid w:val="00AD4D42"/>
     <w:rsid w:val="00AE2443"/>
     <w:rsid w:val="00AE5506"/>
     <w:rsid w:val="00AE5BE0"/>
     <w:rsid w:val="00AF1427"/>
     <w:rsid w:val="00AF3D70"/>
     <w:rsid w:val="00AF4297"/>
     <w:rsid w:val="00AF6B73"/>
     <w:rsid w:val="00AF7674"/>
     <w:rsid w:val="00B01F68"/>
     <w:rsid w:val="00B025C3"/>
     <w:rsid w:val="00B0287B"/>
+    <w:rsid w:val="00B04A3D"/>
+    <w:rsid w:val="00B07DDA"/>
     <w:rsid w:val="00B11192"/>
     <w:rsid w:val="00B120B1"/>
     <w:rsid w:val="00B121F8"/>
     <w:rsid w:val="00B12332"/>
     <w:rsid w:val="00B1753E"/>
     <w:rsid w:val="00B2246C"/>
     <w:rsid w:val="00B236FA"/>
     <w:rsid w:val="00B2525E"/>
     <w:rsid w:val="00B25448"/>
     <w:rsid w:val="00B254FF"/>
     <w:rsid w:val="00B27A2A"/>
     <w:rsid w:val="00B30449"/>
     <w:rsid w:val="00B304E1"/>
     <w:rsid w:val="00B31BD5"/>
     <w:rsid w:val="00B32D08"/>
     <w:rsid w:val="00B3341A"/>
     <w:rsid w:val="00B3640F"/>
     <w:rsid w:val="00B420E4"/>
     <w:rsid w:val="00B44F32"/>
     <w:rsid w:val="00B46C70"/>
     <w:rsid w:val="00B56601"/>
     <w:rsid w:val="00B56FD0"/>
     <w:rsid w:val="00B57397"/>
     <w:rsid w:val="00B57B07"/>
     <w:rsid w:val="00B605AD"/>
@@ -5427,284 +4745,297 @@
     <w:rsid w:val="00BE187D"/>
     <w:rsid w:val="00BE2E5D"/>
     <w:rsid w:val="00BE4213"/>
     <w:rsid w:val="00BE6713"/>
     <w:rsid w:val="00BE6802"/>
     <w:rsid w:val="00BE693C"/>
     <w:rsid w:val="00BF0009"/>
     <w:rsid w:val="00BF021A"/>
     <w:rsid w:val="00BF0F14"/>
     <w:rsid w:val="00BF14D0"/>
     <w:rsid w:val="00BF1FD3"/>
     <w:rsid w:val="00BF21F3"/>
     <w:rsid w:val="00BF2681"/>
     <w:rsid w:val="00BF2DA1"/>
     <w:rsid w:val="00BF49A1"/>
     <w:rsid w:val="00BF53A2"/>
     <w:rsid w:val="00BF69AF"/>
     <w:rsid w:val="00BF7CDD"/>
     <w:rsid w:val="00C01703"/>
     <w:rsid w:val="00C03041"/>
     <w:rsid w:val="00C03472"/>
     <w:rsid w:val="00C03A0B"/>
     <w:rsid w:val="00C05C52"/>
     <w:rsid w:val="00C14A00"/>
     <w:rsid w:val="00C1515D"/>
+    <w:rsid w:val="00C16ABF"/>
     <w:rsid w:val="00C16BAC"/>
     <w:rsid w:val="00C172E7"/>
     <w:rsid w:val="00C17BC4"/>
     <w:rsid w:val="00C17BDF"/>
     <w:rsid w:val="00C21D01"/>
     <w:rsid w:val="00C2752E"/>
     <w:rsid w:val="00C332AF"/>
     <w:rsid w:val="00C333B6"/>
     <w:rsid w:val="00C336E0"/>
     <w:rsid w:val="00C365A2"/>
     <w:rsid w:val="00C36A18"/>
     <w:rsid w:val="00C36BAA"/>
     <w:rsid w:val="00C37942"/>
     <w:rsid w:val="00C4107E"/>
     <w:rsid w:val="00C415CE"/>
     <w:rsid w:val="00C4607B"/>
     <w:rsid w:val="00C47819"/>
     <w:rsid w:val="00C47E25"/>
     <w:rsid w:val="00C54052"/>
     <w:rsid w:val="00C545F2"/>
+    <w:rsid w:val="00C56F71"/>
+    <w:rsid w:val="00C6035C"/>
     <w:rsid w:val="00C618B9"/>
     <w:rsid w:val="00C630D3"/>
     <w:rsid w:val="00C63D8E"/>
     <w:rsid w:val="00C653A8"/>
     <w:rsid w:val="00C664DA"/>
     <w:rsid w:val="00C67102"/>
     <w:rsid w:val="00C7010E"/>
     <w:rsid w:val="00C71584"/>
     <w:rsid w:val="00C73642"/>
     <w:rsid w:val="00C7531A"/>
     <w:rsid w:val="00C80E45"/>
     <w:rsid w:val="00C81AEF"/>
     <w:rsid w:val="00C82860"/>
     <w:rsid w:val="00C82F9C"/>
     <w:rsid w:val="00C8473B"/>
     <w:rsid w:val="00C84B8E"/>
     <w:rsid w:val="00C87888"/>
     <w:rsid w:val="00C921BC"/>
     <w:rsid w:val="00C940F4"/>
     <w:rsid w:val="00C974EC"/>
     <w:rsid w:val="00C97CED"/>
     <w:rsid w:val="00CA12FA"/>
     <w:rsid w:val="00CA148C"/>
+    <w:rsid w:val="00CA1AAF"/>
     <w:rsid w:val="00CA2185"/>
     <w:rsid w:val="00CA5405"/>
     <w:rsid w:val="00CA6F3E"/>
     <w:rsid w:val="00CB0BED"/>
     <w:rsid w:val="00CB2C76"/>
     <w:rsid w:val="00CB51DC"/>
     <w:rsid w:val="00CB7118"/>
     <w:rsid w:val="00CC0907"/>
     <w:rsid w:val="00CC170F"/>
     <w:rsid w:val="00CC1D7C"/>
     <w:rsid w:val="00CC217C"/>
     <w:rsid w:val="00CC392C"/>
     <w:rsid w:val="00CC3B6F"/>
     <w:rsid w:val="00CC6F15"/>
     <w:rsid w:val="00CD0325"/>
     <w:rsid w:val="00CD0B53"/>
     <w:rsid w:val="00CD3490"/>
     <w:rsid w:val="00CD5583"/>
     <w:rsid w:val="00CD594F"/>
     <w:rsid w:val="00CE207F"/>
     <w:rsid w:val="00CE29F1"/>
     <w:rsid w:val="00CE39C4"/>
     <w:rsid w:val="00CE5D63"/>
     <w:rsid w:val="00CF0317"/>
     <w:rsid w:val="00CF046E"/>
     <w:rsid w:val="00CF1264"/>
     <w:rsid w:val="00CF3B1D"/>
     <w:rsid w:val="00CF3E91"/>
     <w:rsid w:val="00CF4849"/>
     <w:rsid w:val="00D016BA"/>
     <w:rsid w:val="00D01FE1"/>
     <w:rsid w:val="00D0212B"/>
     <w:rsid w:val="00D03173"/>
     <w:rsid w:val="00D0433E"/>
     <w:rsid w:val="00D043CD"/>
+    <w:rsid w:val="00D048DC"/>
     <w:rsid w:val="00D058D1"/>
     <w:rsid w:val="00D072CF"/>
     <w:rsid w:val="00D11007"/>
     <w:rsid w:val="00D13761"/>
     <w:rsid w:val="00D13B03"/>
     <w:rsid w:val="00D14708"/>
     <w:rsid w:val="00D14CE0"/>
     <w:rsid w:val="00D16F7D"/>
     <w:rsid w:val="00D23137"/>
     <w:rsid w:val="00D24352"/>
+    <w:rsid w:val="00D24B8B"/>
     <w:rsid w:val="00D2582C"/>
     <w:rsid w:val="00D26629"/>
     <w:rsid w:val="00D325D9"/>
     <w:rsid w:val="00D36B87"/>
     <w:rsid w:val="00D43DE5"/>
     <w:rsid w:val="00D4617F"/>
     <w:rsid w:val="00D50B03"/>
     <w:rsid w:val="00D50F0C"/>
     <w:rsid w:val="00D54E40"/>
     <w:rsid w:val="00D60AD4"/>
     <w:rsid w:val="00D61DF8"/>
     <w:rsid w:val="00D64BE8"/>
     <w:rsid w:val="00D65CF8"/>
     <w:rsid w:val="00D676AA"/>
     <w:rsid w:val="00D70830"/>
     <w:rsid w:val="00D71F61"/>
     <w:rsid w:val="00D71F83"/>
     <w:rsid w:val="00D72C33"/>
     <w:rsid w:val="00D7408A"/>
     <w:rsid w:val="00D74E1D"/>
     <w:rsid w:val="00D74F89"/>
     <w:rsid w:val="00D75EE5"/>
     <w:rsid w:val="00D76D30"/>
     <w:rsid w:val="00D77A88"/>
     <w:rsid w:val="00D8242B"/>
     <w:rsid w:val="00D82B16"/>
     <w:rsid w:val="00D84459"/>
     <w:rsid w:val="00D85EB3"/>
+    <w:rsid w:val="00D86197"/>
     <w:rsid w:val="00D87137"/>
     <w:rsid w:val="00D918C6"/>
     <w:rsid w:val="00D92382"/>
+    <w:rsid w:val="00D92460"/>
     <w:rsid w:val="00D93EB2"/>
     <w:rsid w:val="00D94D6B"/>
     <w:rsid w:val="00D95D1A"/>
     <w:rsid w:val="00DA14D6"/>
     <w:rsid w:val="00DA3063"/>
     <w:rsid w:val="00DA4E4A"/>
     <w:rsid w:val="00DA5914"/>
     <w:rsid w:val="00DA7083"/>
     <w:rsid w:val="00DA7E4E"/>
     <w:rsid w:val="00DB0610"/>
     <w:rsid w:val="00DB14CF"/>
     <w:rsid w:val="00DB162F"/>
     <w:rsid w:val="00DB2628"/>
     <w:rsid w:val="00DB2ED1"/>
     <w:rsid w:val="00DB4948"/>
     <w:rsid w:val="00DB6833"/>
     <w:rsid w:val="00DB6DFF"/>
     <w:rsid w:val="00DC0D81"/>
     <w:rsid w:val="00DC1D2D"/>
     <w:rsid w:val="00DC2D84"/>
+    <w:rsid w:val="00DC4491"/>
     <w:rsid w:val="00DC49EE"/>
     <w:rsid w:val="00DC659D"/>
     <w:rsid w:val="00DC6EA1"/>
     <w:rsid w:val="00DD2E31"/>
     <w:rsid w:val="00DD4C4F"/>
     <w:rsid w:val="00DD5376"/>
     <w:rsid w:val="00DE1D59"/>
     <w:rsid w:val="00DE5936"/>
     <w:rsid w:val="00DE698E"/>
     <w:rsid w:val="00DF059A"/>
     <w:rsid w:val="00DF4EB7"/>
     <w:rsid w:val="00E012E4"/>
     <w:rsid w:val="00E0192A"/>
     <w:rsid w:val="00E02B98"/>
     <w:rsid w:val="00E03BC8"/>
     <w:rsid w:val="00E05FB4"/>
     <w:rsid w:val="00E06C0E"/>
     <w:rsid w:val="00E07DCB"/>
     <w:rsid w:val="00E100F5"/>
     <w:rsid w:val="00E101E6"/>
+    <w:rsid w:val="00E1040A"/>
     <w:rsid w:val="00E1169C"/>
     <w:rsid w:val="00E11773"/>
     <w:rsid w:val="00E11985"/>
     <w:rsid w:val="00E14456"/>
     <w:rsid w:val="00E1448A"/>
     <w:rsid w:val="00E23879"/>
     <w:rsid w:val="00E26E7C"/>
     <w:rsid w:val="00E33294"/>
     <w:rsid w:val="00E33664"/>
     <w:rsid w:val="00E341F5"/>
     <w:rsid w:val="00E34949"/>
     <w:rsid w:val="00E356B3"/>
     <w:rsid w:val="00E359AC"/>
     <w:rsid w:val="00E36A05"/>
     <w:rsid w:val="00E3729D"/>
     <w:rsid w:val="00E3771E"/>
     <w:rsid w:val="00E40FE3"/>
     <w:rsid w:val="00E4796A"/>
     <w:rsid w:val="00E50480"/>
+    <w:rsid w:val="00E505FA"/>
     <w:rsid w:val="00E560D4"/>
     <w:rsid w:val="00E60104"/>
     <w:rsid w:val="00E60539"/>
     <w:rsid w:val="00E60B78"/>
     <w:rsid w:val="00E62CFB"/>
     <w:rsid w:val="00E643E6"/>
     <w:rsid w:val="00E65972"/>
     <w:rsid w:val="00E67F7C"/>
     <w:rsid w:val="00E72631"/>
     <w:rsid w:val="00E7304A"/>
     <w:rsid w:val="00E7356C"/>
     <w:rsid w:val="00E77152"/>
+    <w:rsid w:val="00E77F70"/>
     <w:rsid w:val="00E80F04"/>
     <w:rsid w:val="00E81D4B"/>
     <w:rsid w:val="00E8322D"/>
     <w:rsid w:val="00E84954"/>
     <w:rsid w:val="00E91960"/>
     <w:rsid w:val="00E971E4"/>
     <w:rsid w:val="00EA15EB"/>
     <w:rsid w:val="00EA5C6E"/>
     <w:rsid w:val="00EB0111"/>
     <w:rsid w:val="00EB2936"/>
     <w:rsid w:val="00EB31FD"/>
     <w:rsid w:val="00EB33FC"/>
     <w:rsid w:val="00EB3FA1"/>
     <w:rsid w:val="00EB4098"/>
     <w:rsid w:val="00EB4800"/>
     <w:rsid w:val="00EB5513"/>
     <w:rsid w:val="00EB66D4"/>
     <w:rsid w:val="00EC2BEF"/>
     <w:rsid w:val="00EC32E4"/>
     <w:rsid w:val="00EC38DD"/>
     <w:rsid w:val="00EC5459"/>
     <w:rsid w:val="00EC718C"/>
     <w:rsid w:val="00ED033A"/>
     <w:rsid w:val="00ED21B9"/>
     <w:rsid w:val="00ED23C5"/>
     <w:rsid w:val="00ED29F4"/>
     <w:rsid w:val="00ED3016"/>
     <w:rsid w:val="00ED36A2"/>
     <w:rsid w:val="00ED41EE"/>
     <w:rsid w:val="00ED4F62"/>
     <w:rsid w:val="00ED78CA"/>
     <w:rsid w:val="00EE1936"/>
     <w:rsid w:val="00EE3250"/>
     <w:rsid w:val="00EE34F4"/>
     <w:rsid w:val="00EE6637"/>
     <w:rsid w:val="00EE6B42"/>
     <w:rsid w:val="00EF0858"/>
     <w:rsid w:val="00EF2AD7"/>
     <w:rsid w:val="00EF2EC1"/>
     <w:rsid w:val="00EF77AC"/>
     <w:rsid w:val="00F00143"/>
     <w:rsid w:val="00F00239"/>
     <w:rsid w:val="00F01153"/>
     <w:rsid w:val="00F04798"/>
+    <w:rsid w:val="00F058CC"/>
     <w:rsid w:val="00F07317"/>
     <w:rsid w:val="00F07A91"/>
     <w:rsid w:val="00F07BF0"/>
     <w:rsid w:val="00F1280C"/>
     <w:rsid w:val="00F1489A"/>
     <w:rsid w:val="00F1745F"/>
     <w:rsid w:val="00F22492"/>
     <w:rsid w:val="00F2424D"/>
     <w:rsid w:val="00F260FF"/>
     <w:rsid w:val="00F2669E"/>
     <w:rsid w:val="00F30309"/>
     <w:rsid w:val="00F30DCC"/>
     <w:rsid w:val="00F3201A"/>
     <w:rsid w:val="00F37962"/>
     <w:rsid w:val="00F37FD7"/>
     <w:rsid w:val="00F426D5"/>
     <w:rsid w:val="00F43DC1"/>
     <w:rsid w:val="00F4404A"/>
     <w:rsid w:val="00F44155"/>
     <w:rsid w:val="00F46A72"/>
     <w:rsid w:val="00F47654"/>
     <w:rsid w:val="00F51903"/>
     <w:rsid w:val="00F52BF7"/>
     <w:rsid w:val="00F53045"/>
     <w:rsid w:val="00F53BF9"/>
@@ -5717,50 +5048,51 @@
     <w:rsid w:val="00F6491A"/>
     <w:rsid w:val="00F65CF7"/>
     <w:rsid w:val="00F708B5"/>
     <w:rsid w:val="00F70E4E"/>
     <w:rsid w:val="00F717D5"/>
     <w:rsid w:val="00F71A14"/>
     <w:rsid w:val="00F73F2F"/>
     <w:rsid w:val="00F76ACF"/>
     <w:rsid w:val="00F77681"/>
     <w:rsid w:val="00F80F5B"/>
     <w:rsid w:val="00F81AB1"/>
     <w:rsid w:val="00F8674C"/>
     <w:rsid w:val="00F87FA1"/>
     <w:rsid w:val="00F921E9"/>
     <w:rsid w:val="00F92B08"/>
     <w:rsid w:val="00F9367D"/>
     <w:rsid w:val="00F96591"/>
     <w:rsid w:val="00F96805"/>
     <w:rsid w:val="00F97E1E"/>
     <w:rsid w:val="00FA0930"/>
     <w:rsid w:val="00FA0E28"/>
     <w:rsid w:val="00FA1000"/>
     <w:rsid w:val="00FA3FCD"/>
     <w:rsid w:val="00FA6621"/>
     <w:rsid w:val="00FA712B"/>
+    <w:rsid w:val="00FA793D"/>
     <w:rsid w:val="00FB3A6D"/>
     <w:rsid w:val="00FB3E50"/>
     <w:rsid w:val="00FB7052"/>
     <w:rsid w:val="00FB71FF"/>
     <w:rsid w:val="00FC022A"/>
     <w:rsid w:val="00FC1813"/>
     <w:rsid w:val="00FC311A"/>
     <w:rsid w:val="00FC3D30"/>
     <w:rsid w:val="00FC713F"/>
     <w:rsid w:val="00FD2549"/>
     <w:rsid w:val="00FD4451"/>
     <w:rsid w:val="00FD74EE"/>
     <w:rsid w:val="00FD7A7B"/>
     <w:rsid w:val="00FD7C75"/>
     <w:rsid w:val="00FD7F76"/>
     <w:rsid w:val="00FE0BAD"/>
     <w:rsid w:val="00FE3065"/>
     <w:rsid w:val="00FE6001"/>
     <w:rsid w:val="00FE62D8"/>
     <w:rsid w:val="00FE6348"/>
     <w:rsid w:val="00FF1DA0"/>
     <w:rsid w:val="00FF1F9B"/>
     <w:rsid w:val="00FF38EA"/>
     <w:rsid w:val="00FF48A9"/>
     <w:rsid w:val="00FF5636"/>
@@ -6204,50 +5536,51 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FF5636"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -6820,51 +6153,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2116628392">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/your-place-in-gods-plan-booklet/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+611800353350" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/no-need-to-fear-booklet/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/wheres-god-in-all-of-this-booklet/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+611800353350" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/cancer-courage-through-christ-booklet/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+611800353350" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/dementia-booklet/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+611800353350" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messagesofhope.org.au/parenting-finding-the-fun-booklet/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7135,54 +6468,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100303F93F47571D74D9F4D96D391293BBA" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="056615b11f873d886e752189f0c400f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xmlns:ns3="adcf82a4-c918-4c89-a196-e74c4365b281" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d1f1da07f99f1ca18aa73f37badf04a1" ns2:_="" ns3:_="">
     <xsd:import namespace="2a8cafc4-8f27-4288-84b3-4e851c1821c8"/>
     <xsd:import namespace="adcf82a4-c918-4c89-a196-e74c4365b281"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Purpose" minOccurs="0"/>
                 <xsd:element ref="ns2:FinancialCode" minOccurs="0"/>
                 <xsd:element ref="ns2:CalendarCompFavs" minOccurs="0"/>
                 <xsd:element ref="ns2:Month" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
@@ -7424,150 +6753,154 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2a8cafc4-8f27-4288-84b3-4e851c1821c8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Purpose xmlns="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xsi:nil="true"/>
     <FinancialCode xmlns="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xsi:nil="true"/>
     <TaxCatchAll xmlns="adcf82a4-c918-4c89-a196-e74c4365b281" xsi:nil="true"/>
     <CalendarCompFavs xmlns="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xsi:nil="true"/>
     <Month xmlns="2a8cafc4-8f27-4288-84b3-4e851c1821c8" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{906B6C27-E388-46D1-A050-C069268F80B3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2a8cafc4-8f27-4288-84b3-4e851c1821c8"/>
     <ds:schemaRef ds:uri="adcf82a4-c918-4c89-a196-e74c4365b281"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D90264F4-E617-434E-9BD1-EBC2ADF129F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DBCE100-3264-4998-97CB-AEE3170738C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2a8cafc4-8f27-4288-84b3-4e851c1821c8"/>
     <ds:schemaRef ds:uri="adcf82a4-c918-4c89-a196-e74c4365b281"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B53C7348-AF85-4164-9E1B-DB866B23419B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>274</Words>
-  <Characters>1562</Characters>
+  <Words>178</Words>
+  <Characters>1030</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1833</CharactersWithSpaces>
+  <CharactersWithSpaces>1191</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Elysia McEwen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100303F93F47571D74D9F4D96D391293BBA</vt:lpwstr>
   </property>